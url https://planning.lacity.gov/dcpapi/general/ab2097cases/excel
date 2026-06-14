--- v0 (2026-05-09)
+++ v1 (2026-06-14)
@@ -20,51 +20,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\planningcid007\Desktop\work\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1637" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1655" uniqueCount="1042">
   <si>
     <t xml:space="preserve">Generated on April 18, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
     <t xml:space="preserve">04/13/2023</t>
   </si>
   <si>
@@ -82,57 +82,75 @@
   <si>
     <t xml:space="preserve">Change of use from office to restaurant and expanded to existing restaurant to become one restaurant.</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2023</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2023-1789-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">12265 1/2 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE FROM A RESTAURANT TO A PILATES STUDIO</t>
   </si>
   <si>
     <t xml:space="preserve">Ineligible for Findings</t>
   </si>
   <si>
     <t xml:space="preserve">AB2097 Case Filings Report </t>
   </si>
   <si>
     <t xml:space="preserve">some text here</t>
   </si>
   <si>
+    <t xml:space="preserve">05/22/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-2597-AH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No: Not Applicable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1418 S MANSFIELD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilshire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW CONSTRUCTION, 5-STORY, 81-UNIT, 100% AFFORDABLE HOUSING DEVELOPMENT SEEKING (1) on-menu AND (3) OFF-MENU INCENTIVES PER LAMC 12.22.A.39 in RD1.5.</t>
+  </si>
+  <si>
     <t xml:space="preserve">05/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-2339-CWNC</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">No: Not Applicable</t>
   </si>
   <si>
     <t xml:space="preserve">1116 N WEST EDGEWARE ROAD 1-4</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">04/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-1607-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">13273 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE ON FIRST FLOOR of 2,240 SF FROM B-2 TO A-2
 (FROM OFFICE TO CAFE/COFFEE SHOP)</t>
@@ -164,104 +182,134 @@
   <si>
     <t xml:space="preserve">Palms - Mar Vista - Del Rey</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) 7-STORY, 490-UNITS, OVER 15,689 SF GROUND-FLOOR COMMERCIAL MIXED USE DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">02/27/2026</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2026-975-AH-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">4420 S BROADWAY</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Southeast Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED NEW 5-STORY, 185-UNIT, WITH 4,488 SF COMMERCIAL SPACE, OVER 2-STORY PARKING, MIXED USE DEVELOPMENT.</t>
   </si>
   <si>
+    <t xml:space="preserve">02/17/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-731-AH-HCA-PHP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5965 W LEXINGTON AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollywood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction of a 100% affordable, 7-story, approx 75-ft in height, 52-unit, multi-family bldg with approx 23,000 sq ft of floor area and zero parking stalls located in the R3-1 Zone.</t>
+  </si>
+  <si>
     <t xml:space="preserve">02/12/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-696-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">11101 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE OF 488 SQ. FT. MOTOR CENTER TO EXPAND (E) 1,185 SQ. FT. RETAIL TO CREATE (N) 1,673 SQ. FT. RETAILAREA.</t>
   </si>
   <si>
     <t xml:space="preserve">01/21/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-272-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">19004 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Encino - Tarzana</t>
   </si>
   <si>
     <t xml:space="preserve">CHNAGE OF USE FROM 718 sqft TAKEOUT RESTAURANT TO COFFEE SHOP</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-271-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14106 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from 787SF Retail to Medical Office</t>
   </si>
   <si>
+    <t xml:space="preserve">01/15/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-211-AH-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5519 N ELMER AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Hollywood - Valley Village</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROPOSED (N) 7-STORY, 87-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
+  </si>
+  <si>
     <t xml:space="preserve">01/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-64-OVR-ADU</t>
   </si>
   <si>
     <t xml:space="preserve">11758 W MAGNOLIA BLVD</t>
   </si>
   <si>
-    <t xml:space="preserve">2</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CONSTRUCTION OF A NEW 2-STORY BUILDING WITH 3 ADUS PER STATE LAW GC Â§ 66323(a)(4)</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-63-OVR-ADU</t>
   </si>
   <si>
     <t xml:space="preserve">11752 W MAGNOLIA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">12/22/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ENV-2025-7040-CE</t>
   </si>
   <si>
     <t xml:space="preserve">21815 W SHERMAN WAY</t>
   </si>
   <si>
     <t xml:space="preserve">Canoga Park - Winnetka - Woodland Hills - West Hills</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant, TI, facade upgrades, Al Fresco dinning area, wall &amp; pole signage on (e) pole sign, demo (e)  1-story detached storage building for (n) const. of 2-story storage building,  (n) loading space w/perimeter fence.</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-7039-CDO</t>
@@ -284,95 +332,83 @@
   <si>
     <t xml:space="preserve">ADM-2025-6803-CLR</t>
   </si>
   <si>
     <t xml:space="preserve">1501 E PLEASANT AVE</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Boyle Heights</t>
   </si>
   <si>
     <t xml:space="preserve">Clearance Summary Worksheet</t>
   </si>
   <si>
     <t xml:space="preserve">12/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-6737-CLR</t>
   </si>
   <si>
     <t xml:space="preserve">1111 S KENMORE AVE</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilshire</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NEW 4 STORY 45 UNITS AFFORDABLE HOUSING DEVELOPMENT OVER SUBTERRANEAN PARKING</t>
   </si>
   <si>
     <t xml:space="preserve">11/21/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2024-3486-TOC-M1</t>
   </si>
   <si>
     <t xml:space="preserve">11338 W BURBANK BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">11/14/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-6356-SPPC</t>
   </si>
   <si>
     <t xml:space="preserve">900 N VIRGIL AVE</t>
   </si>
   <si>
-    <t xml:space="preserve">13</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Change of use from retail to cafe and interial remodel. No change to the exterior or floor area.</t>
   </si>
   <si>
     <t xml:space="preserve">11/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-6193-SPPC</t>
   </si>
   <si>
     <t xml:space="preserve">3663 W 3RD ST</t>
   </si>
   <si>
-    <t xml:space="preserve">10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">change of use from massage spa to coffee shop.</t>
   </si>
   <si>
     <t xml:space="preserve">10/16/2025</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-5803-DB-AH-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">4938 W MAPLEWOOD AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLTION OF AN (E) DUPLEX TO DEVELOP A (N) 4-STORY, 32-UNITS, 100% AFFORDABLE HOUSING DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">10/15/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-5746-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14427 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant and T.I. Honey Baked Ham Co.</t>
@@ -398,51 +434,51 @@
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Van Nuys - North Sherman Oaks</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED SPRAY BOOTH USE TO (E) AUTO BODY REPAIR SHOP</t>
   </si>
   <si>
     <t xml:space="preserve">09/30/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ENV-2025-5487-CE</t>
   </si>
   <si>
     <t xml:space="preserve">6262 N VAN NUYS BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">2,4,6</t>
   </si>
   <si>
     <t xml:space="preserve">North Hollywood - Valley Village,Van Nuys - North Sherman Oaks</t>
   </si>
   <si>
-    <t xml:space="preserve">Street redesignations to update three Community Plan Circulation Maps and Network Concept Maps in conjunction with the Orange (G) Line Transit Neighborhood Plan (OLTNP).</t>
+    <t xml:space="preserve">City's Mobility Plan 2035 updates to reclassify streets &amp; Mobility Plan Networks prioritizing pedestrian mobility &amp; safety on streets that are critical to accessing existing &amp; future transit stations in the Orange (G) Line TNP vicinity.</t>
   </si>
   <si>
     <t xml:space="preserve">09/17/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-5230-TOIA</t>
   </si>
   <si>
     <t xml:space="preserve">9032 W VENICE BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">09/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-5114-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">15030 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant</t>
   </si>
   <si>
     <t xml:space="preserve">09/10/2025</t>
   </si>
@@ -515,99 +551,96 @@
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">The project is a change of use from Church to private elementary and high school in the [Q]RD1.5-1 Zone.</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-4624-CLR</t>
   </si>
   <si>
     <t xml:space="preserve">1142 W 37TH ST</t>
   </si>
   <si>
     <t xml:space="preserve">8</t>
   </si>
   <si>
     <t xml:space="preserve">South Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">Propose second unit and attached ADU</t>
   </si>
   <si>
     <t xml:space="preserve">08/14/2025</t>
   </si>
   <si>
+    <t xml:space="preserve">EAR-2025-4599-AH-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11143 W ACAMA ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROPOSED (N) 5-STORY, 131-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2025-4592-AH-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5655 W LEXINGTON AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROPOSED 5-STORY, 67-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
+  </si>
+  <si>
     <t xml:space="preserve">DIR-2025-4575-TOC-WDI-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">1506 S SAWTELLE BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">West Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">Demolition of existing structures and construction of a 16-unit, 5-story apartment building.</t>
   </si>
   <si>
-    <t xml:space="preserve">EAR-2025-4592-AH-VHCA</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">08/13/2025</t>
   </si>
   <si>
     <t xml:space="preserve">VTT-74423-M1</t>
   </si>
   <si>
     <t xml:space="preserve">6648 N RESEDA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Reseda - West Van Nuys</t>
   </si>
   <si>
     <t xml:space="preserve">08/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-4520-AH-RED1</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">5519 N ELMER AVE</t>
   </si>
   <si>
     <t xml:space="preserve">07/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ZA-2025-4186-CU2-WDI</t>
   </si>
   <si>
     <t xml:space="preserve">19809 W PRAIRIE ST</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Chatsworth - Porter Ranch</t>
   </si>
   <si>
     <t xml:space="preserve">Conversion of an existing office building into a church with child care center, nursery school, Sunday school, and church offices.</t>
   </si>
   <si>
     <t xml:space="preserve">06/30/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-3632-OVR</t>
   </si>
@@ -892,66 +925,66 @@
   <si>
     <t xml:space="preserve">Westlake</t>
   </si>
   <si>
     <t xml:space="preserve">new 18-unit 4-story 100% affordable units RED1</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-1556-CDP-MEL-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">713 E SUNSET AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Venice</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) ADU</t>
   </si>
   <si>
     <t xml:space="preserve">03/12/2025</t>
   </si>
   <si>
+    <t xml:space="preserve">CPC-2025-1483-GPA-HD-ZV-ADJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10947 W SANTA MONICA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDEVELOPMENT OF AN (E) AUTOMOBILE DEALERSHIP WHICH INCLUDES AUTO SALES, REPAIR AND STORAGE.</t>
+  </si>
+  <si>
     <t xml:space="preserve">DIR-2025-1492-SPPC</t>
   </si>
   <si>
     <t xml:space="preserve">4679 W HOLLYWOOD BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Project Compliance per the SNAP for change of use from retail to pet grooming, w/in a 881 SF existing commercial space</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">REDEVELOPMENT OF AN (E) AUTOMOBILE DEALERSHIP WHICH INCLUDES AUTO SALES, REPAIR AND STORAGE.</t>
   </si>
   <si>
     <t xml:space="preserve">03/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-1422-AHRF-PHP</t>
   </si>
   <si>
     <t xml:space="preserve">1301 S ABBOT KINNEY BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1428-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">1277 S LA BREA AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Demo comm. office to construct a 100% RED1 7-story, 165-unit over (1)level of subt. parking. Utilizing 5 off-menu incentives plus 1 waiver of Dev. (131 L.I., 33 M.I., 1 managers unit) - C2 zone.</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1419-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">6901 N WOODMAN AVE</t>
   </si>
@@ -3555,56 +3588,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-CU2-PR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-CU2-PR" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F274"/>
+  <dimension ref="A1:F277"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="24" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="6" max="6" width="49.85546875" customWidth="1"/>
     <col min="7" max="7" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3646,6471 +3679,6543 @@
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="0" t="s">
+      <c r="E28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>136</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>141</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="0" t="s">
+      <c r="E34" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="5" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>156</v>
+        <v>10</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="F37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="0" t="s">
+      <c r="E38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="0" t="s">
+      <c r="F39" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="0" t="s">
+      <c r="E40" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="E40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>26</v>
+        <v>178</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>26</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="F43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>11</v>
+        <v>189</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>190</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>193</v>
+        <v>74</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>194</v>
+        <v>76</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>195</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="G46" s="0" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="0" t="s">
+      <c r="E47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="E48" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="0" t="s">
+      <c r="G48" s="0" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C49" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>185</v>
+        <v>98</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>211</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="E50" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C50" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="0" t="s">
+      <c r="G50" s="0" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="E51" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="E52" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="E53" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="0" t="s">
+      <c r="G53" s="0" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="0" t="s">
+      <c r="E54" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0" t="s">
+      <c r="E55" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="0" t="s">
+      <c r="E56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="0" t="s">
+      <c r="E57" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C58" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="0" t="s">
+      <c r="E58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="0" t="s">
+      <c r="E59" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>161</v>
+        <v>184</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>263</v>
+        <v>32</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C63" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="0" t="s">
+      <c r="E63" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>277</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
         <v>278</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F67" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="C68" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="0" t="s">
+      <c r="E68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="0" t="s">
         <v>285</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G69" s="0" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C70" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="0" t="s">
+      <c r="G70" s="0" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="0" t="s">
+      <c r="E71" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F71" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>26</v>
+        <v>298</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>101</v>
+        <v>44</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="4" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A74" s="4" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>117</v>
+        <v>168</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>118</v>
+        <v>297</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>307</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A75" s="4" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>281</v>
+        <v>25</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="76" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A76" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="C76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="0" t="s">
+      <c r="E76" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G76" s="0" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="77" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A77" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="0" t="s">
+      <c r="E77" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G77" s="0" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="78" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A78" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D78" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="C78" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="0" t="s">
+      <c r="E78" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="79" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A79" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D79" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="C79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="0" t="s">
+      <c r="E79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G79" s="0" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="80" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="0" t="s">
+      <c r="E80" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="0" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="81" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A81" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="C81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="0" t="s">
+      <c r="E81" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G81" s="0" t="s">
         <v>334</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="82" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A82" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="83" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A83" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C83" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D83" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="D83" s="0" t="s">
+      <c r="E83" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="84" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A84" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="C84" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>205</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>347</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A85" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="E85" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="86" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A86" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="5" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="87" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A87" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>26</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A88" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>360</v>
+        <v>200</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>26</v>
+        <v>361</v>
       </c>
     </row>
     <row r="89" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A89" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="90" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A90" s="4" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>368</v>
+        <v>32</v>
       </c>
     </row>
     <row r="91" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A91" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>64</v>
+        <v>292</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>372</v>
+        <v>32</v>
       </c>
     </row>
     <row r="92" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="C92" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="C92" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="0" t="s">
+      <c r="E92" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="0" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="93" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A93" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="B93" s="0" t="s">
+      <c r="C93" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D93" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="C93" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="0" t="s">
+      <c r="E93" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G93" s="0" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="94" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A94" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="B94" s="0" t="s">
+      <c r="C94" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="C94" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="0" t="s">
+      <c r="E94" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G94" s="0" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="95" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A95" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="B95" s="0" t="s">
+      <c r="C95" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="0" t="s">
+      <c r="E95" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="96" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A96" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>215</v>
+        <v>57</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="97" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A97" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="98" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A98" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>39</v>
+        <v>205</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>399</v>
+        <v>32</v>
       </c>
     </row>
     <row r="99" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A99" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="C99" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="0" t="s">
+      <c r="E99" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G99" s="0" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="100" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A100" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D100" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="C100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="0" t="s">
+      <c r="E100" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G100" s="0" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="101" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A101" s="4" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>269</v>
+        <v>409</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>95</v>
+        <v>168</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="102" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A102" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="103" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A103" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="104" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A104" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>419</v>
+        <v>280</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="105" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>45</v>
+        <v>148</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>26</v>
+        <v>424</v>
       </c>
     </row>
     <row r="106" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A106" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="107" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A107" s="4" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>429</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>26</v>
+        <v>431</v>
       </c>
     </row>
     <row r="108" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A108" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>434</v>
+        <v>32</v>
       </c>
     </row>
     <row r="109" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A109" s="4" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>156</v>
+        <v>129</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>286</v>
+        <v>130</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="110" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A110" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>441</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A111" s="4" t="s">
         <v>442</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="112" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A112" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="B112" s="0" t="s">
+      <c r="C112" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="C112" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="0" t="s">
+      <c r="E112" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="G112" s="0" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="113" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A113" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="C113" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>451</v>
       </c>
-      <c r="C113" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="0" t="s">
+      <c r="E113" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G113" s="0" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="114" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A114" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>454</v>
       </c>
-      <c r="B114" s="0" t="s">
+      <c r="C114" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="C114" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>281</v>
+        <v>31</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="115" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A115" s="4" t="s">
         <v>457</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>458</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>161</v>
+        <v>76</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="116" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A116" s="4" t="s">
         <v>461</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="117" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A117" s="4" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>466</v>
+        <v>321</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>87</v>
+        <v>292</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="118" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A118" s="4" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>87</v>
+        <v>173</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="119" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A119" s="4" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>266</v>
+        <v>474</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>26</v>
+        <v>475</v>
       </c>
     </row>
     <row r="120" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A120" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>101</v>
+        <v>44</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>194</v>
+        <v>25</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="121" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A121" s="4" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>101</v>
+        <v>44</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="122" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A122" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>481</v>
+        <v>277</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>64</v>
+        <v>173</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>482</v>
+        <v>32</v>
       </c>
     </row>
     <row r="123" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A123" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="B123" s="0" t="s">
+      <c r="C123" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>484</v>
       </c>
-      <c r="C123" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="0" t="s">
+      <c r="E123" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G123" s="0" t="s">
         <v>485</v>
-      </c>
-[...7 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="124" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A124" s="4" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="125" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A125" s="4" t="s">
         <v>490</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="126" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A126" s="4" t="s">
         <v>494</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>496</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>202</v>
+        <v>57</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="127" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A127" s="4" t="s">
         <v>494</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>499</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>184</v>
+        <v>75</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>71</v>
+        <v>130</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="128" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A128" s="4" t="s">
         <v>501</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="129" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A129" s="4" t="s">
         <v>505</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E129" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G129" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="130" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A130" s="4" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>24</v>
+        <v>195</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
     </row>
     <row r="131" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A131" s="4" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="132" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A132" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="B132" s="0" t="s">
+      <c r="F132" s="0" t="s">
         <v>520</v>
       </c>
-      <c r="C132" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="0" t="s">
+      <c r="G132" s="0" t="s">
         <v>521</v>
-      </c>
-[...7 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="133" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A133" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>523</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="C133" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" s="0" t="s">
         <v>524</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="0" t="s">
+      <c r="E133" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G133" s="0" t="s">
         <v>525</v>
-      </c>
-[...7 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="134" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A134" s="4" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="135" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A135" s="4" t="s">
         <v>530</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>531</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>38</v>
+        <v>168</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>87</v>
+        <v>297</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="136" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A136" s="4" t="s">
         <v>534</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>535</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>536</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="137" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A137" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>538</v>
       </c>
-      <c r="B137" s="0" t="s">
+      <c r="C137" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D137" s="0" t="s">
         <v>539</v>
       </c>
-      <c r="C137" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="0" t="s">
+      <c r="E137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G137" s="0" t="s">
         <v>540</v>
-      </c>
-[...7 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="138" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A138" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>542</v>
       </c>
-      <c r="B138" s="0" t="s">
+      <c r="C138" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D138" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="C138" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D138" s="0" t="s">
+      <c r="E138" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G138" s="0" t="s">
         <v>544</v>
-      </c>
-[...7 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="139" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A139" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="B139" s="0" t="s">
         <v>546</v>
       </c>
-      <c r="B139" s="0" t="s">
+      <c r="C139" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D139" s="0" t="s">
         <v>547</v>
       </c>
-      <c r="C139" s="5" t="s">
+      <c r="E139" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>548</v>
-      </c>
-[...10 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="140" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A140" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>552</v>
-      </c>
-[...16 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="141" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A141" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="G141" s="0" t="s">
         <v>556</v>
-      </c>
-[...16 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="142" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A142" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="D142" s="0" t="s">
         <v>560</v>
       </c>
-      <c r="B142" s="0" t="s">
+      <c r="E142" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F142" s="0" t="s">
         <v>561</v>
       </c>
-      <c r="C142" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="0" t="s">
+      <c r="G142" s="0" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="143" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A143" s="4" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>156</v>
+        <v>56</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>286</v>
+        <v>57</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>26</v>
+        <v>566</v>
       </c>
     </row>
     <row r="144" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A144" s="4" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>161</v>
+        <v>67</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="145" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A145" s="4" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="146" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A146" s="4" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>101</v>
+        <v>168</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>87</v>
+        <v>297</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>576</v>
+        <v>32</v>
       </c>
     </row>
     <row r="147" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A147" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="B147" s="0" t="s">
+      <c r="C147" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="C147" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E147" s="0" t="s">
-        <v>38</v>
+        <v>172</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>87</v>
+        <v>173</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="148" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A148" s="4" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>38</v>
+        <v>168</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>87</v>
+        <v>184</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="149" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A149" s="4" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="150" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A150" s="4" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>589</v>
+        <v>477</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="151" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A151" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="B151" s="0" t="s">
+      <c r="C151" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" s="0" t="s">
         <v>592</v>
       </c>
-      <c r="C151" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E151" s="0" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>26</v>
+        <v>593</v>
       </c>
     </row>
     <row r="152" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A152" s="4" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="153" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A153" s="4" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="154" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A154" s="4" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>601</v>
+        <v>378</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>202</v>
+        <v>130</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>602</v>
+        <v>32</v>
       </c>
     </row>
     <row r="155" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A155" s="4" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>605</v>
+        <v>15</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="156" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A156" s="4" t="s">
         <v>607</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>608</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>26</v>
+        <v>610</v>
       </c>
     </row>
     <row r="157" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A157" s="4" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>611</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="F157" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G157" s="0" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="158" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A158" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="B158" s="0" t="s">
+      <c r="C158" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D158" s="0" t="s">
         <v>616</v>
       </c>
-      <c r="C158" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="0" t="s">
+      <c r="E158" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G158" s="0" t="s">
         <v>617</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="159" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A159" s="4" t="s">
         <v>618</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>619</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>205</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>621</v>
+        <v>32</v>
       </c>
     </row>
     <row r="160" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A160" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="B160" s="0" t="s">
+      <c r="C160" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D160" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="C160" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="0" t="s">
+      <c r="E160" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F160" s="0" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="161" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A161" s="4" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>38</v>
+        <v>172</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>136</v>
+        <v>205</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="162" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A162" s="4" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="163" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A163" s="4" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>194</v>
+        <v>32</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="164" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A164" s="4" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>637</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>160</v>
+        <v>44</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>639</v>
+        <v>32</v>
       </c>
     </row>
     <row r="165" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A165" s="4" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>640</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="166" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A166" s="4" t="s">
         <v>643</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>644</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>281</v>
+        <v>205</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>26</v>
+        <v>646</v>
       </c>
     </row>
     <row r="167" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A167" s="4" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>64</v>
+        <v>173</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="168" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A168" s="4" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>651</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="169" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A169" s="4" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>161</v>
+        <v>292</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>656</v>
+        <v>32</v>
       </c>
     </row>
     <row r="170" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A170" s="4" t="s">
         <v>657</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>658</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="171" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A171" s="4" t="s">
         <v>661</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>662</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>215</v>
+        <v>51</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="172" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A172" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="B172" s="0" t="s">
+      <c r="C172" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D172" s="0" t="s">
         <v>666</v>
       </c>
-      <c r="C172" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="0" t="s">
+      <c r="E172" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>667</v>
-      </c>
-[...7 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="173" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A173" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>669</v>
       </c>
-      <c r="B173" s="0" t="s">
+      <c r="C173" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D173" s="0" t="s">
         <v>670</v>
       </c>
-      <c r="C173" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="0" t="s">
+      <c r="E173" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G173" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="174" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A174" s="4" t="s">
         <v>672</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>673</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>139</v>
+        <v>352</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="175" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A175" s="4" t="s">
         <v>676</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>677</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>402</v>
+        <v>678</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>118</v>
+        <v>292</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>26</v>
+        <v>679</v>
       </c>
     </row>
     <row r="176" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A176" s="4" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>681</v>
+        <v>32</v>
       </c>
     </row>
     <row r="177" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A177" s="4" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="178" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A178" s="4" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>687</v>
+        <v>413</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>688</v>
+        <v>130</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>689</v>
+        <v>32</v>
       </c>
     </row>
     <row r="179" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A179" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>690</v>
       </c>
-      <c r="B179" s="0" t="s">
+      <c r="C179" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D179" s="0" t="s">
         <v>691</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="180" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A180" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>693</v>
       </c>
-      <c r="B180" s="0" t="s">
+      <c r="C180" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D180" s="0" t="s">
         <v>694</v>
       </c>
-      <c r="C180" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="0" t="s">
+      <c r="E180" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G180" s="0" t="s">
         <v>695</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="181" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A181" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>697</v>
       </c>
-      <c r="B181" s="0" t="s">
+      <c r="C181" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D181" s="0" t="s">
         <v>698</v>
       </c>
-      <c r="C181" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D181" s="0" t="s">
+      <c r="E181" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F181" s="0" t="s">
         <v>699</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="182" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A182" s="4" t="s">
         <v>701</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>702</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>549</v>
+        <v>32</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>550</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>551</v>
+        <v>703</v>
       </c>
     </row>
     <row r="183" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A183" s="4" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="184" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A184" s="4" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="185" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A185" s="4" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>713</v>
+        <v>560</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>10</v>
+        <v>195</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>11</v>
+        <v>561</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>714</v>
+        <v>562</v>
       </c>
     </row>
     <row r="186" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A186" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="B186" s="0" t="s">
         <v>715</v>
       </c>
-      <c r="B186" s="0" t="s">
+      <c r="C186" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="C186" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D186" s="0" t="s">
+      <c r="E186" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G186" s="0" t="s">
         <v>717</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="187" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A187" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="B187" s="0" t="s">
+      <c r="C187" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D187" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="C187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="0" t="s">
+      <c r="E187" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G187" s="0" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="188" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A188" s="4" t="s">
         <v>722</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="189" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A189" s="4" t="s">
         <v>726</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>727</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>81</v>
+        <v>168</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="190" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A190" s="4" t="s">
         <v>730</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>731</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>341</v>
+        <v>22</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>732</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>733</v>
+        <v>32</v>
       </c>
     </row>
     <row r="191" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A191" s="4" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>734</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>202</v>
+        <v>76</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="192" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A192" s="4" t="s">
         <v>737</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>738</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>96</v>
+        <v>213</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="193" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A193" s="4" t="s">
         <v>741</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>742</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>492</v>
+        <v>743</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="194" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A194" s="4" t="s">
         <v>741</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="195" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A195" s="4" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="196" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A196" s="4" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>753</v>
+        <v>503</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="197" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A197" s="4" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>755</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>756</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="198" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A198" s="4" t="s">
         <v>758</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>26</v>
+        <v>761</v>
       </c>
     </row>
     <row r="199" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A199" s="4" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="200" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A200" s="4" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>766</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>412</v>
+        <v>767</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="201" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A201" s="4" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>771</v>
+        <v>32</v>
       </c>
     </row>
     <row r="202" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A202" s="4" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="203" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A203" s="4" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>131</v>
+        <v>423</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="204" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A204" s="4" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>26</v>
+        <v>782</v>
       </c>
     </row>
     <row r="205" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A205" s="4" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>26</v>
+        <v>785</v>
       </c>
     </row>
     <row r="206" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A206" s="4" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>785</v>
+        <v>143</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>508</v>
+        <v>10</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>786</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>26</v>
+        <v>788</v>
       </c>
     </row>
     <row r="207" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A207" s="4" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>790</v>
+        <v>32</v>
       </c>
     </row>
     <row r="208" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A208" s="4" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>794</v>
+        <v>32</v>
       </c>
     </row>
     <row r="209" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A209" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="B209" s="0" t="s">
         <v>795</v>
       </c>
-      <c r="B209" s="0" t="s">
+      <c r="C209" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D209" s="0" t="s">
         <v>796</v>
       </c>
-      <c r="C209" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D209" s="0" t="s">
+      <c r="E209" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="F209" s="0" t="s">
         <v>797</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G209" s="0" t="s">
-        <v>798</v>
+        <v>32</v>
       </c>
     </row>
     <row r="210" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A210" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="B210" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="B210" s="0" t="s">
+      <c r="C210" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D210" s="0" t="s">
         <v>800</v>
       </c>
-      <c r="C210" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D210" s="0" t="s">
+      <c r="E210" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G210" s="0" t="s">
         <v>801</v>
-      </c>
-[...7 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="211" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A211" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>803</v>
       </c>
-      <c r="B211" s="0" t="s">
+      <c r="C211" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D211" s="0" t="s">
         <v>804</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="212" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A212" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="B212" s="0" t="s">
         <v>807</v>
       </c>
-      <c r="B212" s="0" t="s">
+      <c r="C212" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D212" s="0" t="s">
         <v>808</v>
       </c>
-      <c r="C212" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D212" s="0" t="s">
+      <c r="E212" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G212" s="0" t="s">
         <v>809</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="213" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A213" s="4" t="s">
         <v>810</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>811</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="214" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A214" s="4" t="s">
         <v>814</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>815</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>816</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="215" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A215" s="4" t="s">
         <v>818</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>820</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>215</v>
+        <v>57</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>821</v>
+        <v>32</v>
       </c>
     </row>
     <row r="216" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A216" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>822</v>
       </c>
-      <c r="B216" s="0" t="s">
+      <c r="C216" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D216" s="0" t="s">
         <v>823</v>
       </c>
-      <c r="C216" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D216" s="0" t="s">
+      <c r="E216" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G216" s="0" t="s">
         <v>824</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="217" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A217" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="B217" s="0" t="s">
         <v>826</v>
       </c>
-      <c r="B217" s="0" t="s">
+      <c r="C217" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D217" s="0" t="s">
         <v>827</v>
       </c>
-      <c r="C217" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D217" s="0" t="s">
+      <c r="E217" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G217" s="0" t="s">
         <v>828</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="218" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A218" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="B218" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="B218" s="0" t="s">
+      <c r="C218" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D218" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="C218" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D218" s="0" t="s">
+      <c r="E218" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G218" s="0" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="219" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A219" s="4" t="s">
         <v>833</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>834</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="220" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A220" s="4" t="s">
         <v>837</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>838</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>797</v>
+        <v>839</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="221" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A221" s="4" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>96</v>
+        <v>205</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>842</v>
+        <v>32</v>
       </c>
     </row>
     <row r="222" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A222" s="4" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="223" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A223" s="4" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>849</v>
+        <v>808</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="224" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A224" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="B224" s="0" t="s">
+      <c r="C224" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D224" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="C224" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="0" t="s">
+      <c r="E224" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G224" s="0" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="225" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A225" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>855</v>
       </c>
-      <c r="B225" s="0" t="s">
+      <c r="C225" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D225" s="0" t="s">
         <v>856</v>
       </c>
-      <c r="C225" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E225" s="0" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>26</v>
+        <v>857</v>
       </c>
     </row>
     <row r="226" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A226" s="4" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="227" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A227" s="4" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>26</v>
+        <v>865</v>
       </c>
     </row>
     <row r="228" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A228" s="4" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>865</v>
+        <v>620</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>866</v>
+        <v>32</v>
       </c>
     </row>
     <row r="229" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A229" s="4" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>868</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>117</v>
+        <v>66</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>118</v>
+        <v>67</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="230" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A230" s="4" t="s">
         <v>871</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="231" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A231" s="4" t="s">
         <v>874</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>875</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>876</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>161</v>
+        <v>226</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="232" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A232" s="4" t="s">
         <v>878</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>879</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="233" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A233" s="4" t="s">
         <v>882</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>883</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>885</v>
+        <v>32</v>
       </c>
     </row>
     <row r="234" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A234" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="B234" s="0" t="s">
+      <c r="C234" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D234" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C234" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D234" s="0" t="s">
+      <c r="E234" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G234" s="0" t="s">
         <v>888</v>
-      </c>
-[...7 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="235" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A235" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="B235" s="0" t="s">
+      <c r="C235" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D235" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="C235" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D235" s="0" t="s">
+      <c r="E235" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G235" s="0" t="s">
         <v>892</v>
-      </c>
-[...7 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="236" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A236" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="B236" s="0" t="s">
         <v>894</v>
       </c>
-      <c r="B236" s="0" t="s">
+      <c r="C236" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D236" s="0" t="s">
         <v>895</v>
       </c>
-      <c r="C236" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E236" s="0" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="237" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A237" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="B237" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="B237" s="0" t="s">
+      <c r="C237" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D237" s="0" t="s">
         <v>899</v>
       </c>
-      <c r="C237" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D237" s="0" t="s">
+      <c r="E237" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G237" s="0" t="s">
         <v>900</v>
-      </c>
-[...7 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="238" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A238" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>902</v>
       </c>
-      <c r="B238" s="0" t="s">
+      <c r="C238" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D238" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="C238" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D238" s="0" t="s">
+      <c r="E238" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G238" s="0" t="s">
         <v>904</v>
-      </c>
-[...7 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="239" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A239" s="4" t="s">
+        <v>905</v>
+      </c>
+      <c r="B239" s="0" t="s">
         <v>906</v>
       </c>
-      <c r="B239" s="0" t="s">
+      <c r="C239" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D239" s="0" t="s">
         <v>907</v>
-      </c>
-[...4 lines deleted...]
-        <v>908</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>26</v>
+        <v>908</v>
       </c>
     </row>
     <row r="240" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A240" s="4" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="241" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A241" s="4" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>45</v>
+        <v>173</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="242" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A242" s="4" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>919</v>
+        <v>32</v>
       </c>
     </row>
     <row r="243" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A243" s="4" t="s">
-        <v>7</v>
+        <v>917</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>8</v>
+        <v>920</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>9</v>
+        <v>921</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>922</v>
       </c>
     </row>
     <row r="244" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A244" s="4" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="245" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A245" s="4" t="s">
-        <v>13</v>
+        <v>927</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>14</v>
+        <v>928</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>15</v>
+        <v>929</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>16</v>
+        <v>930</v>
       </c>
     </row>
     <row r="246" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A246" s="4" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>924</v>
+        <v>8</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>925</v>
+        <v>9</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>926</v>
+        <v>12</v>
       </c>
     </row>
     <row r="247" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A247" s="4" t="s">
-        <v>13</v>
+        <v>931</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
     </row>
     <row r="248" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A248" s="4" t="s">
-        <v>930</v>
+        <v>13</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>931</v>
+        <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>932</v>
+        <v>15</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>933</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A249" s="4" t="s">
-        <v>934</v>
+        <v>13</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>935</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="250" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A250" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B250" s="0" t="s">
         <v>938</v>
       </c>
-      <c r="B250" s="0" t="s">
+      <c r="C250" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D250" s="0" t="s">
         <v>939</v>
       </c>
-      <c r="C250" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D250" s="0" t="s">
+      <c r="E250" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F250" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G250" s="0" t="s">
         <v>940</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="251" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A251" s="4" t="s">
         <v>941</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>942</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>26</v>
+        <v>944</v>
       </c>
     </row>
     <row r="252" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A252" s="4" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="253" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A253" s="4" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="254" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A254" s="4" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>177</v>
+        <v>25</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>954</v>
+        <v>32</v>
       </c>
     </row>
     <row r="255" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A255" s="4" t="s">
         <v>955</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>956</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>809</v>
+        <v>957</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>95</v>
+        <v>172</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="256" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A256" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>940</v>
+        <v>961</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>136</v>
+        <v>25</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
     </row>
     <row r="257" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A257" s="4" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="258" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A258" s="4" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>967</v>
+        <v>820</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>202</v>
+        <v>57</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="259" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A259" s="4" t="s">
         <v>969</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>970</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D259" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G259" s="0" t="s">
         <v>971</v>
-      </c>
-[...7 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="260" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A260" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="B260" s="0" t="s">
+      <c r="C260" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" s="0" t="s">
         <v>974</v>
       </c>
-      <c r="C260" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E260" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="261" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A261" s="4" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>58</v>
+        <v>978</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>213</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="262" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A262" s="4" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>96</v>
+        <v>213</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
     </row>
     <row r="263" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A263" s="4" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>983</v>
+        <v>70</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>509</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="264" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A264" s="4" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
         <v>986</v>
-      </c>
-[...13 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="265" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A265" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="B265" s="0" t="s">
+      <c r="C265" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D265" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="C265" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D265" s="0" t="s">
+      <c r="E265" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F265" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G265" s="0" t="s">
         <v>991</v>
-      </c>
-[...7 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="266" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A266" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="B266" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="B266" s="0" t="s">
+      <c r="C266" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D266" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="C266" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D266" s="0" t="s">
+      <c r="E266" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="G266" s="0" t="s">
         <v>995</v>
-      </c>
-[...7 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="267" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A267" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="B267" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="B267" s="0" t="s">
+      <c r="C267" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D267" s="0" t="s">
         <v>998</v>
       </c>
-      <c r="C267" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D267" s="0" t="s">
+      <c r="E267" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F267" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G267" s="0" t="s">
         <v>999</v>
-      </c>
-[...7 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="268" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A268" s="4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>1001</v>
       </c>
-      <c r="B268" s="0" t="s">
+      <c r="C268" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D268" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="C268" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D268" s="0" t="s">
+      <c r="E268" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G268" s="0" t="s">
         <v>1003</v>
-      </c>
-[...7 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="269" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A269" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B269" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="B269" s="0" t="s">
+      <c r="C269" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D269" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="C269" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D269" s="0" t="s">
+      <c r="E269" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F269" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G269" s="0" t="s">
         <v>1007</v>
-      </c>
-[...7 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="270" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A270" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B270" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="B270" s="0" t="s">
+      <c r="C270" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D270" s="0" t="s">
         <v>1010</v>
       </c>
-      <c r="C270" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D270" s="0" t="s">
+      <c r="E270" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G270" s="0" t="s">
         <v>1011</v>
-      </c>
-[...7 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="271" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A271" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F271" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G271" s="0" t="s">
         <v>1015</v>
-      </c>
-[...16 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="272" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A272" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E272" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G272" s="0" t="s">
         <v>1019</v>
-      </c>
-[...16 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="273" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A273" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>1023</v>
       </c>
-      <c r="B273" s="0" t="s">
+      <c r="F273" s="0" t="s">
         <v>1024</v>
       </c>
-      <c r="C273" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D273" s="0" t="s">
+      <c r="G273" s="0" t="s">
         <v>1025</v>
-      </c>
-[...7 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="274" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A274" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>1027</v>
       </c>
-      <c r="B274" s="0" t="s">
+      <c r="C274" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D274" s="0" t="s">
         <v>1028</v>
       </c>
-      <c r="C274" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D274" s="0" t="s">
+      <c r="E274" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G274" s="0" t="s">
         <v>1029</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G274" s="0" t="s">
+    </row>
+    <row r="275" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="4" t="s">
         <v>1030</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D275" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E275" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F275" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G275" s="0" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="276" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D276" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E276" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G276" s="0" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="277" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="D277" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E277" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F277" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G277" s="0" t="s">
+        <v>1041</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="ADM-2026-2339-CWNC"/>
-[...267 lines deleted...]
-    <hyperlink ref="B274" r:id="rId269" display="CHC-2009-2319-MA"/>
+    <hyperlink ref="B6" r:id="rId1" display="EAR-2026-2597-AH-HCA"/>
+    <hyperlink ref="B7" r:id="rId2" display="ADM-2026-2339-CWNC"/>
+    <hyperlink ref="B8" r:id="rId3" display="ADM-2026-1607-OVR"/>
+    <hyperlink ref="B9" r:id="rId4" display="ADM-2026-1323-OVR"/>
+    <hyperlink ref="B10" r:id="rId5" display="EAR-2026-1255-TOIA-VHCA"/>
+    <hyperlink ref="B11" r:id="rId6" display="EAR-2026-975-AH-HCA"/>
+    <hyperlink ref="B12" r:id="rId7" display="EAR-2026-731-AH-HCA-PHP"/>
+    <hyperlink ref="B13" r:id="rId8" display="ADM-2026-696-OVR"/>
+    <hyperlink ref="B14" r:id="rId9" display="ADM-2026-272-OVR"/>
+    <hyperlink ref="B15" r:id="rId10" display="ADM-2026-271-OVR"/>
+    <hyperlink ref="B16" r:id="rId11" display="EAR-2026-211-AH-VHCA"/>
+    <hyperlink ref="B17" r:id="rId12" display="ADM-2026-64-OVR-ADU"/>
+    <hyperlink ref="B18" r:id="rId13" display="ADM-2026-63-OVR-ADU"/>
+    <hyperlink ref="B19" r:id="rId14" display="ENV-2025-7040-CE"/>
+    <hyperlink ref="B20" r:id="rId15" display="DIR-2025-7039-CDO"/>
+    <hyperlink ref="B21" r:id="rId16" display="ADM-2025-6941-OVR"/>
+    <hyperlink ref="B22" r:id="rId17" display="ADM-2025-6803-CLR"/>
+    <hyperlink ref="B23" r:id="rId18" display="ADM-2025-6737-CLR"/>
+    <hyperlink ref="B24" r:id="rId19" display="DIR-2024-3486-TOC-M1"/>
+    <hyperlink ref="B25" r:id="rId20" display="DIR-2025-6356-SPPC"/>
+    <hyperlink ref="B26" r:id="rId21" display="DIR-2025-6193-SPPC"/>
+    <hyperlink ref="B27" r:id="rId22" display="EAR-2025-5803-DB-AH-HCA"/>
+    <hyperlink ref="B28" r:id="rId23" display="ADM-2025-5746-OVR"/>
+    <hyperlink ref="B29" r:id="rId24" display="CPC-2025-5714-GPA-ZC-CU2-PR"/>
+    <hyperlink ref="B30" r:id="rId25" display="ZA-2025-5705-ZV"/>
+    <hyperlink ref="B31" r:id="rId26" display="ENV-2025-5487-CE"/>
+    <hyperlink ref="B32" r:id="rId27" display="PAR-2025-5230-TOIA"/>
+    <hyperlink ref="B33" r:id="rId28" display="ADM-2025-5114-OVR"/>
+    <hyperlink ref="B34" r:id="rId29" display="DIR-2025-5106-DRB-SPPC-HCA"/>
+    <hyperlink ref="B35" r:id="rId30" display="EAR-2025-5101-AH-HCA-SPPC-RED1"/>
+    <hyperlink ref="B36" r:id="rId31" display="ADM-2025-5038-OVR"/>
+    <hyperlink ref="B37" r:id="rId32" display="ADM-2025-4805-OVR"/>
+    <hyperlink ref="B38" r:id="rId33" display="ADM-2025-4633-OVR"/>
+    <hyperlink ref="B39" r:id="rId34" display="CPC-2025-4636-CU3-WDI"/>
+    <hyperlink ref="B40" r:id="rId35" display="ADM-2025-4624-CLR"/>
+    <hyperlink ref="B41" r:id="rId36" display="EAR-2025-4599-AH-VHCA"/>
+    <hyperlink ref="B42" r:id="rId37" display="EAR-2025-4592-AH-VHCA"/>
+    <hyperlink ref="B43" r:id="rId38" display="DIR-2025-4575-TOC-WDI-HCA"/>
+    <hyperlink ref="B44" r:id="rId39" display="VTT-74423-M1"/>
+    <hyperlink ref="B45" r:id="rId40" display="PAR-2025-4520-AH-RED1"/>
+    <hyperlink ref="B46" r:id="rId41" display="ZA-2025-4186-CU2-WDI"/>
+    <hyperlink ref="B47" r:id="rId42" display="ADM-2025-3632-OVR"/>
+    <hyperlink ref="B48" r:id="rId43" display="PAR-2025-3547-AH-RED1"/>
+    <hyperlink ref="B49" r:id="rId44" display="PAR-2025-3400-AH-PHP"/>
+    <hyperlink ref="B50" r:id="rId45" display="EAR-2025-3353-TOC-VHCA-HES"/>
+    <hyperlink ref="B51" r:id="rId46" display="PAR-2025-3256-TOIA"/>
+    <hyperlink ref="B52" r:id="rId47" display="PAR-2025-3241-AHRF"/>
+    <hyperlink ref="B53" r:id="rId48" display="DIR-2025-3215-SPPC-DRB"/>
+    <hyperlink ref="B54" r:id="rId49" display="EAR-2025-3209-AH-VHCA-RED1"/>
+    <hyperlink ref="B55" r:id="rId50" display="ADM-2025-2858-AFC"/>
+    <hyperlink ref="B56" r:id="rId51" display="EAR-2025-3104-AH-HES-CDO-HCA"/>
+    <hyperlink ref="B57" r:id="rId52" display="ADM-2025-3058-DB-RED1-VHCA"/>
+    <hyperlink ref="B58" r:id="rId53" display="ADM-2025-3010-OVR"/>
+    <hyperlink ref="B59" r:id="rId54" display="DIR-2025-2973-CDO-HCA"/>
+    <hyperlink ref="B60" r:id="rId55" display="ADM-2025-2649-OVR"/>
+    <hyperlink ref="B61" r:id="rId56" display="EAR-2025-2465-DB-HCA"/>
+    <hyperlink ref="B62" r:id="rId57" display="PAR-2025-2332-AHRF"/>
+    <hyperlink ref="B63" r:id="rId58" display="ADM-2025-2190-OVR"/>
+    <hyperlink ref="B64" r:id="rId59" display="DIR-2025-2184-SPPC"/>
+    <hyperlink ref="B65" r:id="rId60" display="CPC-2025-2171-DB-CU3-VHCA"/>
+    <hyperlink ref="B66" r:id="rId61" display="PAR-2025-1932-AHRF"/>
+    <hyperlink ref="B67" r:id="rId62" display="DIR-2025-1878-TOC-HCA"/>
+    <hyperlink ref="B68" r:id="rId63" display="ADM-2025-1826-OVR"/>
+    <hyperlink ref="B69" r:id="rId64" display="ADM-2025-1820-DB-CDO-VHCA-RED1"/>
+    <hyperlink ref="B70" r:id="rId65" display="ADM-2025-1796-DB-VHCA-RED1"/>
+    <hyperlink ref="B71" r:id="rId66" display="DIR-2025-1556-CDP-MEL-HCA"/>
+    <hyperlink ref="B72" r:id="rId67" display="CPC-2025-1483-GPA-HD-ZV-ADJ"/>
+    <hyperlink ref="B73" r:id="rId68" display="DIR-2025-1492-SPPC"/>
+    <hyperlink ref="B74" r:id="rId69" display="PAR-2025-1422-AHRF-PHP"/>
+    <hyperlink ref="B75" r:id="rId70" display="ADM-2025-1428-DB-VHCA-RED1"/>
+    <hyperlink ref="B76" r:id="rId71" display="ADM-2025-1419-DB-VHCA-RED1"/>
+    <hyperlink ref="B77" r:id="rId72" display="ADM-2025-1390-DB-HCA-RED1"/>
+    <hyperlink ref="B78" r:id="rId73" display="ADM-2025-1537-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B79" r:id="rId74" display="ADM-2025-1336-DB-VHCA-RED1"/>
+    <hyperlink ref="B80" r:id="rId75" display="EAR-2025-1110-DB"/>
+    <hyperlink ref="B81" r:id="rId76" display="ADM-2025-1018-DB-RED1-VHCA"/>
+    <hyperlink ref="B82" r:id="rId77" display="ADM-2025-861-DB-VHCA-RED1"/>
+    <hyperlink ref="B83" r:id="rId78" display="ADM-2025-764-DB-HCA-RED1"/>
+    <hyperlink ref="B84" r:id="rId79" display="PAR-2025-620-TOC"/>
+    <hyperlink ref="B85" r:id="rId80" display="ADM-2025-492-OVR"/>
+    <hyperlink ref="B86" r:id="rId81" display="ADM-2025-313-DB-VHCA-RED1"/>
+    <hyperlink ref="B87" r:id="rId82" display="ADM-2025-225-OVR"/>
+    <hyperlink ref="B88" r:id="rId83" display="ADM-2025-112-OVR"/>
+    <hyperlink ref="B89" r:id="rId84" display="ADM-2024-8133-OVR"/>
+    <hyperlink ref="B90" r:id="rId85" display="PAR-2024-8047-AHRF-RED1"/>
+    <hyperlink ref="B91" r:id="rId86" display="PAR-2024-7957-AHRF-RED1"/>
+    <hyperlink ref="B92" r:id="rId87" display="ADM-2024-7853-OVR"/>
+    <hyperlink ref="B93" r:id="rId88" display="ADM-2024-7750-DB-HCA-RED1"/>
+    <hyperlink ref="B94" r:id="rId89" display="ADM-2024-7644-DB-VHCA-RED1"/>
+    <hyperlink ref="B95" r:id="rId90" display="AA-2024-7618-PM-HCA"/>
+    <hyperlink ref="B96" r:id="rId91" display="ADM-2024-7600-DB-RED1-HCA"/>
+    <hyperlink ref="B97" r:id="rId92" display="ADM-2024-7472-DB-VHCA-ED1"/>
+    <hyperlink ref="B98" r:id="rId93" display="PAR-2024-7440-AHRF"/>
+    <hyperlink ref="B99" r:id="rId94" display="ADM-2024-7368-CLR"/>
+    <hyperlink ref="B100" r:id="rId95" display="ADM-2024-7278-DB-HCA-RED1"/>
+    <hyperlink ref="B101" r:id="rId96" display="PAR-2024-7138-TOC"/>
+    <hyperlink ref="B102" r:id="rId97" display="CPC-2024-7115-DB-WDI-HCA-PHP"/>
+    <hyperlink ref="B103" r:id="rId98" display="ADM-2024-6968-DB-VHCA-RED1"/>
+    <hyperlink ref="B104" r:id="rId99" display="ADM-2024-6967-CLR"/>
+    <hyperlink ref="B105" r:id="rId100" display="CPC-2024-6937-DB-DRB-SPPC-VHCA"/>
+    <hyperlink ref="B106" r:id="rId101" display="AA-2024-6916-PM"/>
+    <hyperlink ref="B107" r:id="rId102" display="ADM-2024-6889-DB-VHCA-RED1"/>
+    <hyperlink ref="B108" r:id="rId103" display="PAR-2024-6763-AHRF-RED1"/>
+    <hyperlink ref="B109" r:id="rId104" display="ADM-2024-6720-DB-HCA-RED1"/>
+    <hyperlink ref="B110" r:id="rId105" display="PAR-2024-6602-AHRF-RED1"/>
+    <hyperlink ref="B111" r:id="rId106" display="DIR-2024-6581-SPPC-HCA"/>
+    <hyperlink ref="B112" r:id="rId107" display="DIR-2024-6556-CDP-MEL-HCA"/>
+    <hyperlink ref="B113" r:id="rId108" display="DIR-2024-6363-TOC-VHCA"/>
+    <hyperlink ref="B114" r:id="rId109" display="ADM-2024-6306-DB-VHCA-ED1"/>
+    <hyperlink ref="B115" r:id="rId110" display="ADM-2024-6264-DB-VHCA-RED1"/>
+    <hyperlink ref="B116" r:id="rId111" display="ADM-2024-6205-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B117" r:id="rId112" display="PAR-2024-6138-AHRF-ED1"/>
+    <hyperlink ref="B118" r:id="rId113" display="ADM-2024-6039-DB-VHCA-ED1"/>
+    <hyperlink ref="B119" r:id="rId114" display="ADM-2024-5994-OVR"/>
+    <hyperlink ref="B120" r:id="rId115" display="ENV-2024-5978-CE"/>
+    <hyperlink ref="B121" r:id="rId116" display="CPC-2024-5977-DB-VHCA"/>
+    <hyperlink ref="B122" r:id="rId117" display="PAR-2024-5944-AHRF"/>
+    <hyperlink ref="B123" r:id="rId118" display="PAR-2024-5926-AHRF-ED1"/>
+    <hyperlink ref="B124" r:id="rId119" display="ADM-2024-5765-DB-VHCA-ED1"/>
+    <hyperlink ref="B125" r:id="rId120" display="ADM-2024-5410-DB-VHCA-ED1"/>
+    <hyperlink ref="B126" r:id="rId121" display="ADM-2024-5286-DB-VHCA-RED1"/>
+    <hyperlink ref="B127" r:id="rId122" display="PAR-2024-5275-AHRF-ED1"/>
+    <hyperlink ref="B128" r:id="rId123" display="ADM-2024-5244-DB-VHCA-ED1"/>
+    <hyperlink ref="B129" r:id="rId124" display="ZA-2024-5209-CUB"/>
+    <hyperlink ref="B130" r:id="rId125" display="ADM-2024-5202-DB-PHP-VHCA"/>
+    <hyperlink ref="B131" r:id="rId126" display="ADM-2024-5124-DB-HCA-RED1"/>
+    <hyperlink ref="B132" r:id="rId127" display="ADM-2024-5097-DB-VHCA"/>
+    <hyperlink ref="B133" r:id="rId128" display="DIR-2024-4955-TOC-HCA"/>
+    <hyperlink ref="B134" r:id="rId129" display="ADM-2024-4864-OVR"/>
+    <hyperlink ref="B135" r:id="rId130" display="DIR-2024-4757-CDP-MEL-HCA"/>
+    <hyperlink ref="B136" r:id="rId131" display="ADM-2024-4622-DB-PHP-VHCA"/>
+    <hyperlink ref="B137" r:id="rId132" display="ADM-2024-4609-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B138" r:id="rId133" display="ADM-2024-4488-DB-VHCA-ED1"/>
+    <hyperlink ref="B139" r:id="rId134" display="DIR-2024-4238-SPPC"/>
+    <hyperlink ref="B140" r:id="rId135" display="ADM-2024-4132-DB-HCA-ED1"/>
+    <hyperlink ref="B141" r:id="rId136" display="PAR-2024-4088-AHRF-ED1"/>
+    <hyperlink ref="B142" r:id="rId137" display="ENV-2024-4034-CE"/>
+    <hyperlink ref="B143" r:id="rId138" display="DIR-2024-3993-SPPC-HCA"/>
+    <hyperlink ref="B144" r:id="rId139" display="ADM-2024-3911-OVR"/>
+    <hyperlink ref="B145" r:id="rId140" display="PAR-2024-3814-AHRF-ED1"/>
+    <hyperlink ref="B146" r:id="rId141" display="DIR-2017-3437-CDP-MEL-AMDT1"/>
+    <hyperlink ref="B147" r:id="rId142" display="ADM-2024-3816-DB-HCA-ED1"/>
+    <hyperlink ref="B148" r:id="rId143" display="DIR-2024-3782-TOC-SPPA-HCA"/>
+    <hyperlink ref="B149" r:id="rId144" display="ADM-2024-3742-DB-SPPC-VHCA-ED1"/>
+    <hyperlink ref="B150" r:id="rId145" display="PAR-2024-3657-AHRF"/>
+    <hyperlink ref="B151" r:id="rId146" display="EAR-2024-3672-DB-VHCA"/>
+    <hyperlink ref="B152" r:id="rId147" display="PAR-2024-3446-AHRF-ED1"/>
+    <hyperlink ref="B153" r:id="rId148" display="ADM-2024-3416-OVR"/>
+    <hyperlink ref="B154" r:id="rId149" display="PAR-2024-3367-AHRF-ED1"/>
+    <hyperlink ref="B155" r:id="rId150" display="ADM-2024-3147-OVR"/>
+    <hyperlink ref="B156" r:id="rId151" display="ADM-2024-3032-OVR"/>
+    <hyperlink ref="B157" r:id="rId152" display="ZA-2024-3002-CUB"/>
+    <hyperlink ref="B158" r:id="rId153" display="ADM-2024-2995-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B159" r:id="rId154" display="PAR-2024-2821-AHRF-PHP"/>
+    <hyperlink ref="B160" r:id="rId155" display="ADM-2024-2469-DB-ED1-VHCA"/>
+    <hyperlink ref="B161" r:id="rId156" display="PAR-2024-2425-AHRF-ED1"/>
+    <hyperlink ref="B162" r:id="rId157" display="ADM-2024-2392-OVR"/>
+    <hyperlink ref="B163" r:id="rId158" display="CPC-2024-2303-CA"/>
+    <hyperlink ref="B164" r:id="rId159" display="PAR-2024-2287-AHRF-ED1"/>
+    <hyperlink ref="B165" r:id="rId160" display="ADM-2024-2230-DB-HCA-ED1"/>
+    <hyperlink ref="B166" r:id="rId161" display="ADM-2024-2209-DB-SPPC-HCA-ED1"/>
+    <hyperlink ref="B167" r:id="rId162" display="PAR-2024-2076-AHRF-ED1"/>
+    <hyperlink ref="B168" r:id="rId163" display="ADM-2024-2066-DB-HCA-ED1"/>
+    <hyperlink ref="B169" r:id="rId164" display="PAR-2024-2042-AHRF-ED1"/>
+    <hyperlink ref="B170" r:id="rId165" display="ADM-2024-1936-DB-VHCA-ED1"/>
+    <hyperlink ref="B171" r:id="rId166" display="PAR-2024-1945-AHRF-ED1"/>
+    <hyperlink ref="B172" r:id="rId167" display="DIR-2024-1933-TOC-VHCA"/>
+    <hyperlink ref="B173" r:id="rId168" display="ADM-2024-1840-CLR"/>
+    <hyperlink ref="B174" r:id="rId169" display="ADM-2024-1669-DB-ED1-HCA"/>
+    <hyperlink ref="B175" r:id="rId170" display="PAR-2024-1618-AHRF-ED1"/>
+    <hyperlink ref="B176" r:id="rId171" display="PAR-2024-1599-AHRF"/>
+    <hyperlink ref="B177" r:id="rId172" display="ADM-2024-1431-DB-HCA-ED1"/>
+    <hyperlink ref="B178" r:id="rId173" display="PAR-2024-1302-AHRF-PHP"/>
+    <hyperlink ref="B179" r:id="rId174" display="ADM-2024-1275-OVR"/>
+    <hyperlink ref="B180" r:id="rId175" display="DIR-2024-1271-SPPC-WDI"/>
+    <hyperlink ref="B181" r:id="rId176" display="PAR-2024-1242-AHRF-ED1"/>
+    <hyperlink ref="B182" r:id="rId177" display="ADM-2024-1068-OVR"/>
+    <hyperlink ref="B183" r:id="rId178" display="ADM-2024-1046-DB-VHCA-ED1"/>
+    <hyperlink ref="B184" r:id="rId179" display="CPC-2024-914-DB-SPPC-VHCA"/>
+    <hyperlink ref="B185" r:id="rId180" display="CPC-2024-901-DB-VHCA"/>
+    <hyperlink ref="B186" r:id="rId181" display="ZA-2024-45-CU2-ADJ-F"/>
+    <hyperlink ref="B187" r:id="rId182" display="CPC-2024-480-DB-SPR-VHCA"/>
+    <hyperlink ref="B188" r:id="rId183" display="ADM-2024-354-OVR"/>
+    <hyperlink ref="B189" r:id="rId184" display="APCW-2024-275-SPE-SPP-CDP"/>
+    <hyperlink ref="B190" r:id="rId185" display="PAR-2024-107-RDP"/>
+    <hyperlink ref="B191" r:id="rId186" display="ADM-2024-85-DB-VHCA-ED1"/>
+    <hyperlink ref="B192" r:id="rId187" display="ADM-2024-22-RDP"/>
+    <hyperlink ref="B193" r:id="rId188" display="ADM-2023-8478-DB-HCA-ED1"/>
+    <hyperlink ref="B194" r:id="rId189" display="DIR-2023-8477-SPP"/>
+    <hyperlink ref="B195" r:id="rId190" display="ADM-2023-8262-DB-VHCA-ED1"/>
+    <hyperlink ref="B196" r:id="rId191" display="ADM-2023-8145-DB-VHCA-ED1"/>
+    <hyperlink ref="B197" r:id="rId192" display="CPC-2023-8134-DB-CU-CCMP-SPR-HCA"/>
+    <hyperlink ref="B198" r:id="rId193" display="ADM-2023-8053-OVR"/>
+    <hyperlink ref="B199" r:id="rId194" display="PAR-2023-8050-VHCA-ED1"/>
+    <hyperlink ref="B200" r:id="rId195" display="ADM-2023-7897-DB-VHCA-ED1"/>
+    <hyperlink ref="B201" r:id="rId196" display="ADM-2023-7886-RDP"/>
+    <hyperlink ref="B202" r:id="rId197" display="DIR-2023-7759-TOC-CDO-HCA"/>
+    <hyperlink ref="B203" r:id="rId198" display="CPC-2023-7720-DB-DRB-SPP-HCA"/>
+    <hyperlink ref="B204" r:id="rId199" display="ADM-2023-7481-OVR"/>
+    <hyperlink ref="B205" r:id="rId200" display="ADM-2023-7479-DB-SPP-VHCA-ED1"/>
+    <hyperlink ref="B206" r:id="rId201" display="ADM-2023-7330-OVR"/>
+    <hyperlink ref="B207" r:id="rId202" display="PAR-2023-7244-AHRF-ED1"/>
+    <hyperlink ref="B208" r:id="rId203" display="PAR-2023-7064-AHRF-ED1"/>
+    <hyperlink ref="B209" r:id="rId204" display="ADM-2023-7059-CLR"/>
+    <hyperlink ref="B210" r:id="rId205" display="DIR-2023-7025-SPP"/>
+    <hyperlink ref="B211" r:id="rId206" display="ADM-2023-6902-OVR"/>
+    <hyperlink ref="B212" r:id="rId207" display="ADM-2023-6745-DB-VHCA"/>
+    <hyperlink ref="B213" r:id="rId208" display="ADM-2023-6687-DB-VHCA-ED1"/>
+    <hyperlink ref="B214" r:id="rId209" display="ADM-2023-6623-DB-HCA-ED1"/>
+    <hyperlink ref="B215" r:id="rId210" display="ADM-2023-6566-RDP"/>
+    <hyperlink ref="B216" r:id="rId211" display="DIR-2023-6417-RAO"/>
+    <hyperlink ref="B217" r:id="rId212" display="DIR-2023-5957-SPP-HCA"/>
+    <hyperlink ref="B218" r:id="rId213" display="DIR-2023-6330-POD"/>
+    <hyperlink ref="B219" r:id="rId214" display="DIR-2023-6244-TOC-SPR-VHCA"/>
+    <hyperlink ref="B220" r:id="rId215" display="DIR-2023-6234-SPP"/>
+    <hyperlink ref="B221" r:id="rId216" display="ADM-2023-6145-RDP-ED1"/>
+    <hyperlink ref="B222" r:id="rId217" display="ADM-2023-5782-DB-ED1-HCA"/>
+    <hyperlink ref="B223" r:id="rId218" display="PAR-2023-5741-AHRF-PHP"/>
+    <hyperlink ref="B224" r:id="rId219" display="ZA-2023-5732-CUB"/>
+    <hyperlink ref="B225" r:id="rId220" display="ADM-2023-5547-OVR"/>
+    <hyperlink ref="B226" r:id="rId221" display="ADM-2023-5316-DB-HCA-ED1"/>
+    <hyperlink ref="B227" r:id="rId222" display="ADM-2023-4941-DB-HCA-ED1"/>
+    <hyperlink ref="B228" r:id="rId223" display="PAR-2023-4894-AHRF-PHP"/>
+    <hyperlink ref="B229" r:id="rId224" display="ADM-2023-4924-CLR"/>
+    <hyperlink ref="B230" r:id="rId225" display="ADM-2023-5102-CPIOC"/>
+    <hyperlink ref="B231" r:id="rId226" display="ADM-2023-4712-CWC"/>
+    <hyperlink ref="B232" r:id="rId227" display="ADM-2023-4680-DB-VHCA-ED1"/>
+    <hyperlink ref="B233" r:id="rId228" display="PAR-2023-4627-AHRF-ED1"/>
+    <hyperlink ref="B234" r:id="rId229" display="DIR-2023-4463-TOC-HCA"/>
+    <hyperlink ref="B235" r:id="rId230" display="DIR-2023-4323-TOC-CCMP-HCA"/>
+    <hyperlink ref="B236" r:id="rId231" display="ADM-2023-4274-DB-VHCA-ED1"/>
+    <hyperlink ref="B237" r:id="rId232" display="ADM-2023-4166-CLR"/>
+    <hyperlink ref="B238" r:id="rId233" display="ADM-2023-3692-OVR"/>
+    <hyperlink ref="B239" r:id="rId234" display="ZA-2023-3599-ZAD-VHCA-ABD"/>
+    <hyperlink ref="B240" r:id="rId235" display="DIR-2023-3332-SPP"/>
+    <hyperlink ref="B241" r:id="rId236" display="ADM-2023-3138-RDP"/>
+    <hyperlink ref="B242" r:id="rId237" display="PAR-2023-3017-TOC"/>
+    <hyperlink ref="B243" r:id="rId238" display="PAR-2023-3008-AHRF"/>
+    <hyperlink ref="B244" r:id="rId239" display="ADM-2023-2881-DB-HCA-ED1"/>
+    <hyperlink ref="B245" r:id="rId240" display="DIR-2023-2701-SPP"/>
+    <hyperlink ref="B246" r:id="rId241" display="ADM-2023-2573-OVR"/>
+    <hyperlink ref="B247" r:id="rId242" display="PAR-2023-2405-TOC"/>
+    <hyperlink ref="B248" r:id="rId243" display="ADM-2023-1789-OVR"/>
+    <hyperlink ref="B249" r:id="rId244" display="ZA-2023-1782-CUB-CUX-SPP"/>
+    <hyperlink ref="B250" r:id="rId245" display="ADM-2023-1761-OVR"/>
+    <hyperlink ref="B251" r:id="rId246" display="ADM-2023-1373-OVR"/>
+    <hyperlink ref="B252" r:id="rId247" display="ADM-2023-947-DB-HCA"/>
+    <hyperlink ref="B253" r:id="rId248" display="PAR-2023-434-AHRF-PHP"/>
+    <hyperlink ref="B254" r:id="rId249" display="PAR-2022-8578-TOC"/>
+    <hyperlink ref="B255" r:id="rId250" display="DIR-2022-8521-TOC-VHCA"/>
+    <hyperlink ref="B256" r:id="rId251" display="PAR-2022-8260-TOC"/>
+    <hyperlink ref="B257" r:id="rId252" display="DIR-2022-7484-CDO"/>
+    <hyperlink ref="B258" r:id="rId253" display="DIR-2022-7268-TOC-HCA"/>
+    <hyperlink ref="B259" r:id="rId254" display="CPC-2022-7045-CU3-DB-DRB-SPPC-HCA"/>
+    <hyperlink ref="B260" r:id="rId255" display="DIR-2022-6405-CCMP-HCA"/>
+    <hyperlink ref="B261" r:id="rId256" display="ENV-2022-5830-EIR"/>
+    <hyperlink ref="B262" r:id="rId257" display="ZA-2022-3789-ZAA-SPR-WDI"/>
+    <hyperlink ref="B263" r:id="rId258" display="ENV-2022-3039-CE"/>
+    <hyperlink ref="B264" r:id="rId259" display="DIR-2022-3038-SPP"/>
+    <hyperlink ref="B265" r:id="rId260" display="DIR-2022-2184-TOC-SPP-VHCA"/>
+    <hyperlink ref="B266" r:id="rId261" display="DIR-2021-10765-TOC-HCA"/>
+    <hyperlink ref="B267" r:id="rId262" display="VTT-83482-CN-HCA"/>
+    <hyperlink ref="B268" r:id="rId263" display="DIR-2021-2473-TOC-DRB-SPP-HCA"/>
+    <hyperlink ref="B269" r:id="rId264" display="DIR-2021-998-TOC-HCA"/>
+    <hyperlink ref="B270" r:id="rId265" display="DIR-2020-4057-COA"/>
+    <hyperlink ref="B271" r:id="rId266" display="ZA-2020-1178-CUB-ZV"/>
+    <hyperlink ref="B272" r:id="rId267" display="PAR-2019-7308-TOC"/>
+    <hyperlink ref="B273" r:id="rId268" display="CPC-2017-1014-CU-ZAA-SPR"/>
+    <hyperlink ref="B274" r:id="rId269" display="VTT-74876-CN"/>
+    <hyperlink ref="B275" r:id="rId270" display="CPC-2016-1715-GPA-ZC-CU"/>
+    <hyperlink ref="B276" r:id="rId271" display="DIR-2013-2646-SPP"/>
+    <hyperlink ref="B277" r:id="rId272" display="CHC-2009-2319-MA"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>