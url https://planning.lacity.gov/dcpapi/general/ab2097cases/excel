--- v1 (2026-06-14)
+++ v2 (2026-07-27)
@@ -20,51 +20,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\planningcid007\Desktop\work\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1655" uniqueCount="1042">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1679" uniqueCount="1058">
   <si>
     <t xml:space="preserve">Generated on April 18, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
     <t xml:space="preserve">04/13/2023</t>
   </si>
   <si>
@@ -82,66 +82,93 @@
   <si>
     <t xml:space="preserve">Change of use from office to restaurant and expanded to existing restaurant to become one restaurant.</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2023</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2023-1789-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">12265 1/2 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE FROM A RESTAURANT TO A PILATES STUDIO</t>
   </si>
   <si>
     <t xml:space="preserve">Ineligible for Findings</t>
   </si>
   <si>
     <t xml:space="preserve">AB2097 Case Filings Report </t>
   </si>
   <si>
     <t xml:space="preserve">some text here</t>
   </si>
   <si>
+    <t xml:space="preserve">07/24/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3862-CCMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No: Not Applicable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">806 S COCHRAN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilshire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REHABILITATION OF A CONTRIBUTING PROPERTY AND A 603 SF ADDITION TO SIDE AND REAR FACADES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3405-OVR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14446 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Change of Use from retail to health club and tenant improvement in a 2,114 sq. ft. space</t>
+  </si>
+  <si>
     <t xml:space="preserve">05/22/2026</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2026-2597-AH-HCA</t>
   </si>
   <si>
-    <t xml:space="preserve">No: Not Applicable</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1418 S MANSFIELD AVE</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Wilshire</t>
   </si>
   <si>
     <t xml:space="preserve">NEW CONSTRUCTION, 5-STORY, 81-UNIT, 100% AFFORDABLE HOUSING DEVELOPMENT SEEKING (1) on-menu AND (3) OFF-MENU INCENTIVES PER LAMC 12.22.A.39 in RD1.5.</t>
   </si>
   <si>
     <t xml:space="preserve">05/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-2339-CWNC</t>
   </si>
   <si>
     <t xml:space="preserve">1116 N WEST EDGEWARE ROAD 1-4</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">04/01/2026</t>
   </si>
@@ -155,53 +182,50 @@
     <t xml:space="preserve">CHANGE OF USE ON FIRST FLOOR of 2,240 SF FROM B-2 TO A-2
 (FROM OFFICE TO CAFE/COFFEE SHOP)</t>
   </si>
   <si>
     <t xml:space="preserve">03/18/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-1323-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">15300 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">All-interior change of use from (E) 7,014 SF restaurant to (N) 7,014 SF mini-market/restaurant and interior remodel.</t>
   </si>
   <si>
     <t xml:space="preserve">03/13/2026</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2026-1255-TOIA-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">9002 W VENICE BLVD</t>
   </si>
   <si>
-    <t xml:space="preserve">5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Palms - Mar Vista - Del Rey</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) 7-STORY, 490-UNITS, OVER 15,689 SF GROUND-FLOOR COMMERCIAL MIXED USE DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">02/27/2026</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2026-975-AH-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">4420 S BROADWAY</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Southeast Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED NEW 5-STORY, 185-UNIT, WITH 4,488 SF COMMERCIAL SPACE, OVER 2-STORY PARKING, MIXED USE DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">02/17/2026</t>
@@ -395,51 +419,51 @@
   <si>
     <t xml:space="preserve">EAR-2025-5803-DB-AH-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">4938 W MAPLEWOOD AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLTION OF AN (E) DUPLEX TO DEVELOP A (N) 4-STORY, 32-UNITS, 100% AFFORDABLE HOUSING DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">10/15/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-5746-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14427 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant and T.I. Honey Baked Ham Co.</t>
   </si>
   <si>
     <t xml:space="preserve">10/10/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">CPC-2025-5714-GPA-ZC-CU2-PR</t>
+    <t xml:space="preserve">CPC-2025-5714-GPA-ZC-HD-CU2-PR</t>
   </si>
   <si>
     <t xml:space="preserve">525 S VIRGIL AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLITION OF AN (E) 56,072 SF OFFICE BUILDING TO DEVELOP A (N) 252,876 SF, 8-STORY SELF-STORAGE FACILITY.</t>
   </si>
   <si>
     <t xml:space="preserve">ZA-2025-5705-ZV</t>
   </si>
   <si>
     <t xml:space="preserve">7712 N SEPULVEDA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Van Nuys - North Sherman Oaks</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED SPRAY BOOTH USE TO (E) AUTO BODY REPAIR SHOP</t>
   </si>
   <si>
     <t xml:space="preserve">09/30/2025</t>
   </si>
@@ -485,156 +509,168 @@
   <si>
     <t xml:space="preserve">DIR-2025-5106-DRB-SPPC-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">1781 S KELTON AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Westwood</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND FLOOR ADDITION TO AND EXISTING SFD FOR A PROPOSED DUPLEX. NEW DETACHED 3 CAR GARAGE WITH ADU ABOVE</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-5101-AH-HCA-SPPC-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">Yes: &lt;= 20% of DU Affordable Exemption</t>
   </si>
   <si>
     <t xml:space="preserve">1517 N MARIPOSA AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Demo of an existing duplex and the construction of a 100% Affordable AHIP development with a new 17,744 s.f, five-story, 32-unit multi-family use w/zero parking (AB2097) located in the RD1.5-1XL Zone.</t>
   </si>
   <si>
+    <t xml:space="preserve">09/09/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2025-5079-DB-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7112 N BAIRD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reseda - West Van Nuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW CONSTRUCTION OF 6-STORY, 34 UNIT, 66' 9 3/8" TALL HOUSING DEVELOPMENT PROJECT SEEKING ON AND OFF MENU INCENTIVES PER LAMC 12.22 A.37</t>
+  </si>
+  <si>
     <t xml:space="preserve">09/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-5038-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">11954 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of Use: For the first floor from Veterinarian Clinic to Dental office</t>
   </si>
   <si>
     <t xml:space="preserve">08/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-4805-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">4454 N VAN NUYS BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Exterior facade and storefront remodel of existing one and two story shopping center and restriping of parking lot</t>
   </si>
   <si>
     <t xml:space="preserve">08/18/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-4633-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">13830 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use of a 3,850 retail to restaurant</t>
   </si>
   <si>
+    <t xml:space="preserve">ADM-2025-4624-CLR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1142 W 37TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Propose second unit and attached ADU</t>
+  </si>
+  <si>
     <t xml:space="preserve">CPC-2025-4636-CU3-WDI</t>
   </si>
   <si>
     <t xml:space="preserve">3655 S CENTINELA AVE</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">The project is a change of use from Church to private elementary and high school in the [Q]RD1.5-1 Zone.</t>
   </si>
   <si>
-    <t xml:space="preserve">ADM-2025-4624-CLR</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">08/14/2025</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-4599-AH-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">11143 W ACAMA ST</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) 5-STORY, 131-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-4592-AH-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">5655 W LEXINGTON AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED 5-STORY, 67-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-4575-TOC-WDI-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">1506 S SAWTELLE BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">West Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">Demolition of existing structures and construction of a 16-unit, 5-story apartment building.</t>
   </si>
   <si>
     <t xml:space="preserve">08/13/2025</t>
   </si>
   <si>
     <t xml:space="preserve">VTT-74423-M1</t>
   </si>
   <si>
     <t xml:space="preserve">6648 N RESEDA BLVD</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Reseda - West Van Nuys</t>
   </si>
   <si>
     <t xml:space="preserve">08/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-4520-AH-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">07/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ZA-2025-4186-CU2-WDI</t>
   </si>
   <si>
     <t xml:space="preserve">19809 W PRAIRIE ST</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Chatsworth - Porter Ranch</t>
   </si>
   <si>
     <t xml:space="preserve">Conversion of an existing office building into a church with child care center, nursery school, Sunday school, and church offices.</t>
   </si>
@@ -925,68 +961,68 @@
   <si>
     <t xml:space="preserve">Westlake</t>
   </si>
   <si>
     <t xml:space="preserve">new 18-unit 4-story 100% affordable units RED1</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-1556-CDP-MEL-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">713 E SUNSET AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Venice</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) ADU</t>
   </si>
   <si>
     <t xml:space="preserve">03/12/2025</t>
   </si>
   <si>
+    <t xml:space="preserve">DIR-2025-1492-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4679 W HOLLYWOOD BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Compliance per the SNAP for change of use from retail to pet grooming, w/in a 881 SF existing commercial space</t>
+  </si>
+  <si>
     <t xml:space="preserve">CPC-2025-1483-GPA-HD-ZV-ADJ</t>
   </si>
   <si>
     <t xml:space="preserve">10947 W SANTA MONICA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">REDEVELOPMENT OF AN (E) AUTOMOBILE DEALERSHIP WHICH INCLUDES AUTO SALES, REPAIR AND STORAGE.</t>
   </si>
   <si>
-    <t xml:space="preserve">DIR-2025-1492-SPPC</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">03/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-1422-AHRF-PHP</t>
   </si>
   <si>
     <t xml:space="preserve">1301 S ABBOT KINNEY BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1428-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">1277 S LA BREA AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Demo comm. office to construct a 100% RED1 7-story, 165-unit over (1)level of subt. parking. Utilizing 5 off-menu incentives plus 1 waiver of Dev. (131 L.I., 33 M.I., 1 managers unit) - C2 zone.</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1419-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">6901 N WOODMAN AVE</t>
   </si>
   <si>
     <t xml:space="preserve">demolition of four vacant units and construction of a 100% affordable, 5-story, 55 unit- residential building (42 LI, 12 MIL, 1 MGR)</t>
@@ -1016,50 +1052,62 @@
     <t xml:space="preserve">The new construction, use, and maintenance of a 69 unit, 5 story, 100% affordable residential building.</t>
   </si>
   <si>
     <t xml:space="preserve">03/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1336-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">5150 N RIVERTON AVE</t>
   </si>
   <si>
     <t xml:space="preserve">DEMO TWO 4-UNIT APARTMENT BUILDINGS FOR A PROPOSED 80-UNIT, 100% AFFORDABLE RESIDENTIAL DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">02/21/2025</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-1110-DB</t>
   </si>
   <si>
     <t xml:space="preserve">8353 W 3RD ST</t>
   </si>
   <si>
     <t xml:space="preserve">Demolitio of existing commercial building and construction of a new 8-story, 33-unit mixed-use buidling with 4  Very Low Income units, and 4,489 sf. of ground floor commercial/retail use.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02/19/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2025-1040-TOC-SPPC-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1767 N VERMONT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">demo existing commercial venue &amp; construct a new 6-story 24-unit TOC apartment building over a subterranean level for parking purposes</t>
   </si>
   <si>
     <t xml:space="preserve">02/18/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1018-DB-RED1-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">6401 N CAMELLIA AVE</t>
   </si>
   <si>
     <t xml:space="preserve">DEMO OF EXISTING USES, CON. USE AND MAINTENNACE OF 4 STORY MULTI FAMILY DWELLING. 100% AFFORDABLE HOUSING. NO PARKING IS REQUIRED. 1 UNIT RESERVED FOR MANAGER.</t>
   </si>
   <si>
     <t xml:space="preserve">02/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-861-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">12021 W HOFFMAN ST</t>
   </si>
   <si>
     <t xml:space="preserve">Demo of existing buildings and construction of a 55ft. in height, 5-story, 78-unit 100% affordable apartment building.</t>
   </si>
@@ -3588,56 +3636,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-CU2-PR" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3862-CCMP" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3405-OVR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-HD-CU2-PR" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5079-DB-VHCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1040-TOC-SPPC-HCA" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F277"/>
+  <dimension ref="A1:F281"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="24" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="6" max="6" width="49.85546875" customWidth="1"/>
     <col min="7" max="7" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3679,6543 +3727,6639 @@
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="E17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="E22" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="E23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>114</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="F30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>148</v>
+        <v>53</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="E35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="0" t="s">
+      <c r="E36" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="5" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>56</v>
+        <v>181</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>184</v>
+        <v>53</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>74</v>
+        <v>193</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>201</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>204</v>
+        <v>82</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>172</v>
+        <v>83</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>205</v>
+        <v>84</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>206</v>
+        <v>41</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="0" t="s">
+      <c r="G49" s="0" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="0" t="s">
+      <c r="E51" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>196</v>
+        <v>106</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>222</v>
+        <v>41</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="0" t="s">
+      <c r="E53" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="0" t="s">
+      <c r="G53" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="0" t="s">
+      <c r="E54" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="C55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0" t="s">
+      <c r="E55" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="0" t="s">
+      <c r="E56" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>226</v>
+        <v>165</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>168</v>
+        <v>39</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>32</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E63" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F63" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>274</v>
+        <v>41</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>172</v>
+        <v>83</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>173</v>
+        <v>84</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>56</v>
+        <v>181</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>226</v>
+        <v>182</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>288</v>
+        <v>41</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>292</v>
+        <v>25</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>296</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="F71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="E72" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="G72" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="4" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D73" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="0" t="s">
+      <c r="E73" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F73" s="0" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A74" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>308</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>32</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A75" s="4" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="76" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A76" s="4" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A77" s="4" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>129</v>
+        <v>186</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>130</v>
+        <v>309</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>318</v>
+        <v>41</v>
       </c>
     </row>
     <row r="78" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A78" s="4" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>292</v>
+        <v>25</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A79" s="4" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="80" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="81" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A81" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>76</v>
+        <v>304</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="82" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A82" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="83" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A83" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="84" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A84" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>32</v>
+        <v>346</v>
       </c>
     </row>
     <row r="85" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A85" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A86" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>352</v>
+        <v>159</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="87" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A87" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>11</v>
+        <v>238</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="88" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A88" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>200</v>
+        <v>361</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>361</v>
+        <v>41</v>
       </c>
     </row>
     <row r="89" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A89" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>364</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="90" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A90" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>172</v>
+        <v>83</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>32</v>
+        <v>370</v>
       </c>
     </row>
     <row r="91" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A91" s="4" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>32</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="4" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>374</v>
+        <v>212</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="93" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A93" s="4" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="94" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A94" s="4" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>383</v>
+        <v>41</v>
       </c>
     </row>
     <row r="95" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A95" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>87</v>
+        <v>304</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>387</v>
+        <v>41</v>
       </c>
     </row>
     <row r="96" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A96" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="97" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A97" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>394</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>189</v>
+        <v>138</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="98" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A98" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>205</v>
+        <v>84</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>32</v>
+        <v>399</v>
       </c>
     </row>
     <row r="99" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A99" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>226</v>
+        <v>95</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="100" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A100" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>129</v>
+        <v>64</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>189</v>
+        <v>65</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="101" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A101" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>45</v>
+        <v>165</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="102" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A102" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>130</v>
+        <v>217</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>414</v>
+        <v>41</v>
       </c>
     </row>
     <row r="103" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A103" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>76</v>
+        <v>238</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="104" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A104" s="4" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>280</v>
+        <v>421</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="105" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="4" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>148</v>
+        <v>53</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="106" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A106" s="4" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>75</v>
+        <v>137</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="107" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A107" s="4" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="108" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A108" s="4" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>434</v>
+        <v>292</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>32</v>
+        <v>436</v>
       </c>
     </row>
     <row r="109" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A109" s="4" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="110" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A110" s="4" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>51</v>
+        <v>138</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>32</v>
+        <v>444</v>
       </c>
     </row>
     <row r="111" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A111" s="4" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>57</v>
+        <v>138</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="112" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A112" s="4" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>168</v>
+        <v>58</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>297</v>
+        <v>59</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>448</v>
+        <v>41</v>
       </c>
     </row>
     <row r="113" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A113" s="4" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>75</v>
+        <v>137</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="114" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A114" s="4" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>456</v>
+        <v>41</v>
       </c>
     </row>
     <row r="115" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A115" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="116" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A116" s="4" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>56</v>
+        <v>186</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>57</v>
+        <v>309</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="117" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A117" s="4" t="s">
         <v>465</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>466</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>321</v>
+        <v>467</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>292</v>
+        <v>84</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="118" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A118" s="4" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>173</v>
+        <v>40</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="119" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A119" s="4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="120" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A120" s="4" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="121" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A121" s="4" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>477</v>
+        <v>333</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>25</v>
+        <v>304</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A122" s="4" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>277</v>
+        <v>486</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>172</v>
+        <v>58</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>32</v>
+        <v>487</v>
       </c>
     </row>
     <row r="123" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A123" s="4" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
     </row>
     <row r="124" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A124" s="4" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="125" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A125" s="4" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="126" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A126" s="4" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>496</v>
+        <v>289</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>56</v>
+        <v>181</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>497</v>
+        <v>41</v>
       </c>
     </row>
     <row r="127" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A127" s="4" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>130</v>
+        <v>217</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="128" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A128" s="4" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="129" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A129" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>213</v>
+        <v>84</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="130" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A130" s="4" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>195</v>
+        <v>64</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="131" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A131" s="4" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="132" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A132" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>519</v>
+        <v>39</v>
       </c>
       <c r="F132" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G132" s="0" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="133" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A133" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>522</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="C133" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" s="0" t="s">
         <v>523</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="0" t="s">
+      <c r="E133" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G133" s="0" t="s">
         <v>524</v>
-      </c>
-[...7 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="134" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A134" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D134" s="0" t="s">
         <v>526</v>
       </c>
-      <c r="B134" s="0" t="s">
+      <c r="E134" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G134" s="0" t="s">
         <v>527</v>
-      </c>
-[...13 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="135" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A135" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D135" s="0" t="s">
         <v>530</v>
       </c>
-      <c r="B135" s="0" t="s">
+      <c r="E135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="136" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A136" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="B136" s="0" t="s">
+      <c r="E136" s="0" t="s">
         <v>535</v>
       </c>
-      <c r="C136" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D136" s="0" t="s">
+      <c r="F136" s="0" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="137" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A137" s="4" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="138" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A138" s="4" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="139" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A139" s="4" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>66</v>
+        <v>186</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>67</v>
+        <v>309</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="140" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A140" s="4" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>25</v>
+        <v>138</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="141" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A141" s="4" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>292</v>
+        <v>165</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="142" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A142" s="4" t="s">
         <v>557</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>558</v>
       </c>
       <c r="C142" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D142" s="0" t="s">
         <v>559</v>
       </c>
-      <c r="D142" s="0" t="s">
+      <c r="E142" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G142" s="0" t="s">
         <v>560</v>
-      </c>
-[...7 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="143" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A143" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" s="0" t="s">
         <v>563</v>
       </c>
-      <c r="B143" s="0" t="s">
+      <c r="E143" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G143" s="0" t="s">
         <v>564</v>
-      </c>
-[...13 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="144" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A144" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D144" s="0" t="s">
         <v>567</v>
       </c>
-      <c r="B144" s="0" t="s">
+      <c r="E144" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G144" s="0" t="s">
         <v>568</v>
-      </c>
-[...13 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="145" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A145" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D145" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="B145" s="0" t="s">
+      <c r="E145" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="G145" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="146" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A146" s="4" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B146" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C146" s="5" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>297</v>
+        <v>577</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>32</v>
+        <v>578</v>
       </c>
     </row>
     <row r="147" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A147" s="4" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>172</v>
+        <v>64</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>173</v>
+        <v>65</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="148" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A148" s="4" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>184</v>
+        <v>75</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="149" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A149" s="4" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>24</v>
+        <v>181</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="150" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A150" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>477</v>
+        <v>592</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>25</v>
+        <v>309</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>590</v>
+        <v>41</v>
       </c>
     </row>
     <row r="151" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A151" s="4" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="152" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A152" s="4" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>30</v>
+        <v>186</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="153" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A153" s="4" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="154" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A154" s="4" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>378</v>
+        <v>493</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>32</v>
+        <v>606</v>
       </c>
     </row>
     <row r="155" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A155" s="4" t="s">
         <v>604</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>15</v>
+        <v>608</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="156" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A156" s="4" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="157" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A157" s="4" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>213</v>
+        <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
     </row>
     <row r="158" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A158" s="4" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>616</v>
+        <v>394</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>189</v>
+        <v>138</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>617</v>
+        <v>41</v>
       </c>
     </row>
     <row r="159" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A159" s="4" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>620</v>
+        <v>15</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>32</v>
+        <v>622</v>
       </c>
     </row>
     <row r="160" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A160" s="4" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>624</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="161" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A161" s="4" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>627</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>32</v>
+        <v>629</v>
       </c>
     </row>
     <row r="162" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A162" s="4" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="163" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A163" s="4" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>32</v>
+        <v>217</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>636</v>
+        <v>41</v>
       </c>
     </row>
     <row r="164" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A164" s="4" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>44</v>
+        <v>186</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>148</v>
+        <v>640</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>32</v>
+        <v>641</v>
       </c>
     </row>
     <row r="165" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A165" s="4" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>76</v>
+        <v>217</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>642</v>
+        <v>41</v>
       </c>
     </row>
     <row r="166" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A166" s="4" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="167" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A167" s="4" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>173</v>
+        <v>41</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="168" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A168" s="4" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>653</v>
+        <v>41</v>
       </c>
     </row>
     <row r="169" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A169" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>292</v>
+        <v>84</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>32</v>
+        <v>658</v>
       </c>
     </row>
     <row r="170" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A170" s="4" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>76</v>
+        <v>217</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="171" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A171" s="4" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>50</v>
+        <v>181</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>51</v>
+        <v>182</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="172" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A172" s="4" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>172</v>
+        <v>58</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>173</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="173" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A173" s="4" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>51</v>
+        <v>304</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>671</v>
+        <v>41</v>
       </c>
     </row>
     <row r="174" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A174" s="4" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>226</v>
+        <v>84</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="175" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A175" s="4" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>292</v>
+        <v>59</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="176" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A176" s="4" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>681</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>624</v>
+        <v>182</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>32</v>
+        <v>683</v>
       </c>
     </row>
     <row r="177" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A177" s="4" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="178" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A178" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>413</v>
+        <v>690</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>130</v>
+        <v>238</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>32</v>
+        <v>691</v>
       </c>
     </row>
     <row r="179" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A179" s="4" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>304</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
     </row>
     <row r="180" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A180" s="4" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>640</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>695</v>
+        <v>41</v>
       </c>
     </row>
     <row r="181" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A181" s="4" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>129</v>
+        <v>64</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>699</v>
+        <v>40</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="182" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A182" s="4" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>32</v>
+        <v>429</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>703</v>
+        <v>41</v>
       </c>
     </row>
     <row r="183" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A183" s="4" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="184" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A184" s="4" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>709</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="185" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A185" s="4" t="s">
         <v>712</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>713</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>560</v>
+        <v>714</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>195</v>
+        <v>137</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>561</v>
+        <v>715</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>562</v>
+        <v>716</v>
       </c>
     </row>
     <row r="186" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A186" s="4" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>716</v>
+        <v>41</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="187" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A187" s="4" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="188" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A188" s="4" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="189" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A189" s="4" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>728</v>
+        <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>297</v>
+        <v>577</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>729</v>
+        <v>578</v>
       </c>
     </row>
     <row r="190" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A190" s="4" t="s">
         <v>730</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>731</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>732</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>32</v>
+        <v>733</v>
       </c>
     </row>
     <row r="191" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A191" s="4" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="192" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A192" s="4" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>213</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="193" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A193" s="4" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>75</v>
+        <v>186</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>76</v>
+        <v>309</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="194" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A194" s="4" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>213</v>
+        <v>106</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>747</v>
+        <v>41</v>
       </c>
     </row>
     <row r="195" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A195" s="4" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="196" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A196" s="4" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>503</v>
+        <v>755</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="197" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A197" s="4" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>173</v>
+        <v>84</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
     </row>
     <row r="198" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A198" s="4" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="199" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A199" s="4" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="200" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A200" s="4" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>767</v>
+        <v>519</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="201" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A201" s="4" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>32</v>
+        <v>773</v>
       </c>
     </row>
     <row r="202" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A202" s="4" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="203" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A203" s="4" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>423</v>
+        <v>780</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>148</v>
+        <v>25</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="204" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A204" s="4" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="205" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A205" s="4" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>785</v>
+        <v>41</v>
       </c>
     </row>
     <row r="206" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A206" s="4" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>143</v>
+        <v>790</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="207" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A207" s="4" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>791</v>
+        <v>439</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>76</v>
+        <v>156</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>32</v>
+        <v>794</v>
       </c>
     </row>
     <row r="208" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A208" s="4" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>32</v>
+        <v>798</v>
       </c>
     </row>
     <row r="209" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A209" s="4" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>519</v>
+        <v>64</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>797</v>
+        <v>65</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>32</v>
+        <v>801</v>
       </c>
     </row>
     <row r="210" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A210" s="4" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>800</v>
+        <v>151</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="211" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A211" s="4" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>805</v>
+        <v>41</v>
       </c>
     </row>
     <row r="212" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A212" s="4" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>809</v>
+        <v>41</v>
       </c>
     </row>
     <row r="213" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A213" s="4" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>811</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>97</v>
+        <v>535</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>98</v>
+        <v>813</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>813</v>
+        <v>41</v>
       </c>
     </row>
     <row r="214" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A214" s="4" t="s">
         <v>814</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>815</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>816</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="215" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A215" s="4" t="s">
         <v>818</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>820</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>32</v>
+        <v>821</v>
       </c>
     </row>
     <row r="216" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A216" s="4" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="217" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A217" s="4" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="218" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A218" s="4" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="219" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A219" s="4" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>352</v>
+        <v>22</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>836</v>
+        <v>41</v>
       </c>
     </row>
     <row r="220" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A220" s="4" t="s">
         <v>837</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>838</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="221" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A221" s="4" t="s">
         <v>841</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>842</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>172</v>
+        <v>64</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>32</v>
+        <v>844</v>
       </c>
     </row>
     <row r="222" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A222" s="4" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>76</v>
+        <v>238</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="223" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A223" s="4" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>808</v>
+        <v>851</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="224" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A224" s="4" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
     </row>
     <row r="225" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A225" s="4" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>857</v>
+        <v>41</v>
       </c>
     </row>
     <row r="226" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A226" s="4" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="227" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A227" s="4" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>864</v>
+        <v>824</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="228" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A228" s="4" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>867</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>620</v>
+        <v>868</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>32</v>
+        <v>869</v>
       </c>
     </row>
     <row r="229" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A229" s="4" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
     </row>
     <row r="230" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A230" s="4" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>172</v>
+        <v>83</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>173</v>
+        <v>84</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>32</v>
+        <v>877</v>
       </c>
     </row>
     <row r="231" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A231" s="4" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>226</v>
+        <v>106</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="232" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A232" s="4" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>880</v>
+        <v>636</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>130</v>
+        <v>217</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>881</v>
+        <v>41</v>
       </c>
     </row>
     <row r="233" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A233" s="4" t="s">
         <v>882</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>32</v>
+        <v>886</v>
       </c>
     </row>
     <row r="234" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A234" s="4" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>888</v>
+        <v>41</v>
       </c>
     </row>
     <row r="235" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A235" s="4" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="236" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A236" s="4" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="237" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A237" s="4" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>172</v>
+        <v>64</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>173</v>
+        <v>65</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>900</v>
+        <v>41</v>
       </c>
     </row>
     <row r="238" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A238" s="4" t="s">
         <v>901</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>902</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="239" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A239" s="4" t="s">
         <v>905</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>906</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>907</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="240" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A240" s="4" t="s">
         <v>909</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>910</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="241" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A241" s="4" t="s">
         <v>913</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>914</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="242" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A242" s="4" t="s">
         <v>917</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>918</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>919</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>32</v>
+        <v>920</v>
       </c>
     </row>
     <row r="243" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A243" s="4" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="244" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A244" s="4" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="245" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A245" s="4" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="246" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A246" s="4" t="s">
-        <v>7</v>
+        <v>933</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>8</v>
+        <v>934</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>9</v>
+        <v>935</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="247" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A247" s="4" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="248" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A248" s="4" t="s">
-        <v>13</v>
+        <v>939</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>14</v>
+        <v>940</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>15</v>
+        <v>941</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>16</v>
+        <v>942</v>
       </c>
     </row>
     <row r="249" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A249" s="4" t="s">
-        <v>13</v>
+        <v>943</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
     </row>
     <row r="250" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A250" s="4" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>938</v>
+        <v>8</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>939</v>
+        <v>9</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>940</v>
+        <v>12</v>
       </c>
     </row>
     <row r="251" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A251" s="4" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
     </row>
     <row r="252" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A252" s="4" t="s">
-        <v>945</v>
+        <v>13</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>946</v>
+        <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>947</v>
+        <v>15</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>948</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A253" s="4" t="s">
-        <v>949</v>
+        <v>13</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>32</v>
+        <v>953</v>
       </c>
     </row>
     <row r="254" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A254" s="4" t="s">
-        <v>952</v>
+        <v>13</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>32</v>
+        <v>956</v>
       </c>
     </row>
     <row r="255" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A255" s="4" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="256" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A256" s="4" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>32</v>
+        <v>964</v>
       </c>
     </row>
     <row r="257" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A257" s="4" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>965</v>
+        <v>41</v>
       </c>
     </row>
     <row r="258" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A258" s="4" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>820</v>
+        <v>970</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>968</v>
+        <v>41</v>
       </c>
     </row>
     <row r="259" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A259" s="4" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
     </row>
     <row r="260" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A260" s="4" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>975</v>
+        <v>41</v>
       </c>
     </row>
     <row r="261" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A261" s="4" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="262" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A262" s="4" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>982</v>
+        <v>836</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>213</v>
+        <v>65</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="263" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A263" s="4" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>70</v>
+        <v>967</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>156</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="264" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A264" s="4" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>70</v>
+        <v>990</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>238</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
     </row>
     <row r="265" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A265" s="4" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>57</v>
+        <v>225</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
     </row>
     <row r="266" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A266" s="4" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>520</v>
+        <v>225</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
     </row>
     <row r="267" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A267" s="4" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>998</v>
+        <v>78</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>213</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="268" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A268" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" s="0" t="s">
         <v>1002</v>
-      </c>
-[...7 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="269" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A269" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>184</v>
+        <v>65</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="270" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A270" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>30</v>
+        <v>137</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>31</v>
+        <v>536</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="271" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A271" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="272" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A272" s="4" t="s">
         <v>1016</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="273" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A273" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E273" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="G273" s="0" t="s">
         <v>1023</v>
-      </c>
-[...4 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="274" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A274" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D274" s="0" t="s">
         <v>1026</v>
       </c>
-      <c r="B274" s="0" t="s">
+      <c r="E274" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G274" s="0" t="s">
         <v>1027</v>
-      </c>
-[...13 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="275" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A275" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D275" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="B275" s="0" t="s">
+      <c r="E275" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F275" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G275" s="0" t="s">
         <v>1031</v>
-      </c>
-[...13 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="276" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A276" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D276" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="B276" s="0" t="s">
+      <c r="E276" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="G276" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="277" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A277" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D277" s="0" t="s">
         <v>1038</v>
       </c>
-      <c r="B277" s="0" t="s">
+      <c r="E277" s="0" t="s">
         <v>1039</v>
       </c>
-      <c r="C277" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D277" s="0" t="s">
+      <c r="F277" s="0" t="s">
         <v>1040</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
+    <row r="278" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G278" s="0" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="279" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D279" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F279" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="280" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="281" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="D281" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E281" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F281" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="G281" s="0" t="s">
+        <v>1057</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="EAR-2026-2597-AH-HCA"/>
-[...270 lines deleted...]
-    <hyperlink ref="B277" r:id="rId272" display="CHC-2009-2319-MA"/>
+    <hyperlink ref="B6" r:id="rId1" display="DIR-2026-3862-CCMP"/>
+    <hyperlink ref="B7" r:id="rId2" display="ADM-2026-3405-OVR"/>
+    <hyperlink ref="B8" r:id="rId3" display="EAR-2026-2597-AH-HCA"/>
+    <hyperlink ref="B9" r:id="rId4" display="ADM-2026-2339-CWNC"/>
+    <hyperlink ref="B10" r:id="rId5" display="ADM-2026-1607-OVR"/>
+    <hyperlink ref="B11" r:id="rId6" display="ADM-2026-1323-OVR"/>
+    <hyperlink ref="B12" r:id="rId7" display="EAR-2026-1255-TOIA-VHCA"/>
+    <hyperlink ref="B13" r:id="rId8" display="EAR-2026-975-AH-HCA"/>
+    <hyperlink ref="B14" r:id="rId9" display="EAR-2026-731-AH-HCA-PHP"/>
+    <hyperlink ref="B15" r:id="rId10" display="ADM-2026-696-OVR"/>
+    <hyperlink ref="B16" r:id="rId11" display="ADM-2026-272-OVR"/>
+    <hyperlink ref="B17" r:id="rId12" display="ADM-2026-271-OVR"/>
+    <hyperlink ref="B18" r:id="rId13" display="EAR-2026-211-AH-VHCA"/>
+    <hyperlink ref="B19" r:id="rId14" display="ADM-2026-64-OVR-ADU"/>
+    <hyperlink ref="B20" r:id="rId15" display="ADM-2026-63-OVR-ADU"/>
+    <hyperlink ref="B21" r:id="rId16" display="ENV-2025-7040-CE"/>
+    <hyperlink ref="B22" r:id="rId17" display="DIR-2025-7039-CDO"/>
+    <hyperlink ref="B23" r:id="rId18" display="ADM-2025-6941-OVR"/>
+    <hyperlink ref="B24" r:id="rId19" display="ADM-2025-6803-CLR"/>
+    <hyperlink ref="B25" r:id="rId20" display="ADM-2025-6737-CLR"/>
+    <hyperlink ref="B26" r:id="rId21" display="DIR-2024-3486-TOC-M1"/>
+    <hyperlink ref="B27" r:id="rId22" display="DIR-2025-6356-SPPC"/>
+    <hyperlink ref="B28" r:id="rId23" display="DIR-2025-6193-SPPC"/>
+    <hyperlink ref="B29" r:id="rId24" display="EAR-2025-5803-DB-AH-HCA"/>
+    <hyperlink ref="B30" r:id="rId25" display="ADM-2025-5746-OVR"/>
+    <hyperlink ref="B31" r:id="rId26" display="CPC-2025-5714-GPA-ZC-HD-CU2-PR"/>
+    <hyperlink ref="B32" r:id="rId27" display="ZA-2025-5705-ZV"/>
+    <hyperlink ref="B33" r:id="rId28" display="ENV-2025-5487-CE"/>
+    <hyperlink ref="B34" r:id="rId29" display="PAR-2025-5230-TOIA"/>
+    <hyperlink ref="B35" r:id="rId30" display="ADM-2025-5114-OVR"/>
+    <hyperlink ref="B36" r:id="rId31" display="DIR-2025-5106-DRB-SPPC-HCA"/>
+    <hyperlink ref="B37" r:id="rId32" display="EAR-2025-5101-AH-HCA-SPPC-RED1"/>
+    <hyperlink ref="B38" r:id="rId33" display="EAR-2025-5079-DB-VHCA"/>
+    <hyperlink ref="B39" r:id="rId34" display="ADM-2025-5038-OVR"/>
+    <hyperlink ref="B40" r:id="rId35" display="ADM-2025-4805-OVR"/>
+    <hyperlink ref="B41" r:id="rId36" display="ADM-2025-4633-OVR"/>
+    <hyperlink ref="B42" r:id="rId37" display="ADM-2025-4624-CLR"/>
+    <hyperlink ref="B43" r:id="rId38" display="CPC-2025-4636-CU3-WDI"/>
+    <hyperlink ref="B44" r:id="rId39" display="EAR-2025-4599-AH-VHCA"/>
+    <hyperlink ref="B45" r:id="rId40" display="EAR-2025-4592-AH-VHCA"/>
+    <hyperlink ref="B46" r:id="rId41" display="DIR-2025-4575-TOC-WDI-HCA"/>
+    <hyperlink ref="B47" r:id="rId42" display="VTT-74423-M1"/>
+    <hyperlink ref="B48" r:id="rId43" display="PAR-2025-4520-AH-RED1"/>
+    <hyperlink ref="B49" r:id="rId44" display="ZA-2025-4186-CU2-WDI"/>
+    <hyperlink ref="B50" r:id="rId45" display="ADM-2025-3632-OVR"/>
+    <hyperlink ref="B51" r:id="rId46" display="PAR-2025-3547-AH-RED1"/>
+    <hyperlink ref="B52" r:id="rId47" display="PAR-2025-3400-AH-PHP"/>
+    <hyperlink ref="B53" r:id="rId48" display="EAR-2025-3353-TOC-VHCA-HES"/>
+    <hyperlink ref="B54" r:id="rId49" display="PAR-2025-3256-TOIA"/>
+    <hyperlink ref="B55" r:id="rId50" display="PAR-2025-3241-AHRF"/>
+    <hyperlink ref="B56" r:id="rId51" display="DIR-2025-3215-SPPC-DRB"/>
+    <hyperlink ref="B57" r:id="rId52" display="EAR-2025-3209-AH-VHCA-RED1"/>
+    <hyperlink ref="B58" r:id="rId53" display="ADM-2025-2858-AFC"/>
+    <hyperlink ref="B59" r:id="rId54" display="EAR-2025-3104-AH-HES-CDO-HCA"/>
+    <hyperlink ref="B60" r:id="rId55" display="ADM-2025-3058-DB-RED1-VHCA"/>
+    <hyperlink ref="B61" r:id="rId56" display="ADM-2025-3010-OVR"/>
+    <hyperlink ref="B62" r:id="rId57" display="DIR-2025-2973-CDO-HCA"/>
+    <hyperlink ref="B63" r:id="rId58" display="ADM-2025-2649-OVR"/>
+    <hyperlink ref="B64" r:id="rId59" display="EAR-2025-2465-DB-HCA"/>
+    <hyperlink ref="B65" r:id="rId60" display="PAR-2025-2332-AHRF"/>
+    <hyperlink ref="B66" r:id="rId61" display="ADM-2025-2190-OVR"/>
+    <hyperlink ref="B67" r:id="rId62" display="DIR-2025-2184-SPPC"/>
+    <hyperlink ref="B68" r:id="rId63" display="CPC-2025-2171-DB-CU3-VHCA"/>
+    <hyperlink ref="B69" r:id="rId64" display="PAR-2025-1932-AHRF"/>
+    <hyperlink ref="B70" r:id="rId65" display="DIR-2025-1878-TOC-HCA"/>
+    <hyperlink ref="B71" r:id="rId66" display="ADM-2025-1826-OVR"/>
+    <hyperlink ref="B72" r:id="rId67" display="ADM-2025-1820-DB-CDO-VHCA-RED1"/>
+    <hyperlink ref="B73" r:id="rId68" display="ADM-2025-1796-DB-VHCA-RED1"/>
+    <hyperlink ref="B74" r:id="rId69" display="DIR-2025-1556-CDP-MEL-HCA"/>
+    <hyperlink ref="B75" r:id="rId70" display="DIR-2025-1492-SPPC"/>
+    <hyperlink ref="B76" r:id="rId71" display="CPC-2025-1483-GPA-HD-ZV-ADJ"/>
+    <hyperlink ref="B77" r:id="rId72" display="PAR-2025-1422-AHRF-PHP"/>
+    <hyperlink ref="B78" r:id="rId73" display="ADM-2025-1428-DB-VHCA-RED1"/>
+    <hyperlink ref="B79" r:id="rId74" display="ADM-2025-1419-DB-VHCA-RED1"/>
+    <hyperlink ref="B80" r:id="rId75" display="ADM-2025-1390-DB-HCA-RED1"/>
+    <hyperlink ref="B81" r:id="rId76" display="ADM-2025-1537-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B82" r:id="rId77" display="ADM-2025-1336-DB-VHCA-RED1"/>
+    <hyperlink ref="B83" r:id="rId78" display="EAR-2025-1110-DB"/>
+    <hyperlink ref="B84" r:id="rId79" display="DIR-2025-1040-TOC-SPPC-HCA"/>
+    <hyperlink ref="B85" r:id="rId80" display="ADM-2025-1018-DB-RED1-VHCA"/>
+    <hyperlink ref="B86" r:id="rId81" display="ADM-2025-861-DB-VHCA-RED1"/>
+    <hyperlink ref="B87" r:id="rId82" display="ADM-2025-764-DB-HCA-RED1"/>
+    <hyperlink ref="B88" r:id="rId83" display="PAR-2025-620-TOC"/>
+    <hyperlink ref="B89" r:id="rId84" display="ADM-2025-492-OVR"/>
+    <hyperlink ref="B90" r:id="rId85" display="ADM-2025-313-DB-VHCA-RED1"/>
+    <hyperlink ref="B91" r:id="rId86" display="ADM-2025-225-OVR"/>
+    <hyperlink ref="B92" r:id="rId87" display="ADM-2025-112-OVR"/>
+    <hyperlink ref="B93" r:id="rId88" display="ADM-2024-8133-OVR"/>
+    <hyperlink ref="B94" r:id="rId89" display="PAR-2024-8047-AHRF-RED1"/>
+    <hyperlink ref="B95" r:id="rId90" display="PAR-2024-7957-AHRF-RED1"/>
+    <hyperlink ref="B96" r:id="rId91" display="ADM-2024-7853-OVR"/>
+    <hyperlink ref="B97" r:id="rId92" display="ADM-2024-7750-DB-HCA-RED1"/>
+    <hyperlink ref="B98" r:id="rId93" display="ADM-2024-7644-DB-VHCA-RED1"/>
+    <hyperlink ref="B99" r:id="rId94" display="AA-2024-7618-PM-HCA"/>
+    <hyperlink ref="B100" r:id="rId95" display="ADM-2024-7600-DB-RED1-HCA"/>
+    <hyperlink ref="B101" r:id="rId96" display="ADM-2024-7472-DB-VHCA-ED1"/>
+    <hyperlink ref="B102" r:id="rId97" display="PAR-2024-7440-AHRF"/>
+    <hyperlink ref="B103" r:id="rId98" display="ADM-2024-7368-CLR"/>
+    <hyperlink ref="B104" r:id="rId99" display="ADM-2024-7278-DB-HCA-RED1"/>
+    <hyperlink ref="B105" r:id="rId100" display="PAR-2024-7138-TOC"/>
+    <hyperlink ref="B106" r:id="rId101" display="CPC-2024-7115-DB-WDI-HCA-PHP"/>
+    <hyperlink ref="B107" r:id="rId102" display="ADM-2024-6968-DB-VHCA-RED1"/>
+    <hyperlink ref="B108" r:id="rId103" display="ADM-2024-6967-CLR"/>
+    <hyperlink ref="B109" r:id="rId104" display="CPC-2024-6937-DB-DRB-SPPC-VHCA"/>
+    <hyperlink ref="B110" r:id="rId105" display="AA-2024-6916-PM"/>
+    <hyperlink ref="B111" r:id="rId106" display="ADM-2024-6889-DB-VHCA-RED1"/>
+    <hyperlink ref="B112" r:id="rId107" display="PAR-2024-6763-AHRF-RED1"/>
+    <hyperlink ref="B113" r:id="rId108" display="ADM-2024-6720-DB-HCA-RED1"/>
+    <hyperlink ref="B114" r:id="rId109" display="PAR-2024-6602-AHRF-RED1"/>
+    <hyperlink ref="B115" r:id="rId110" display="DIR-2024-6581-SPPC-HCA"/>
+    <hyperlink ref="B116" r:id="rId111" display="DIR-2024-6556-CDP-MEL-HCA"/>
+    <hyperlink ref="B117" r:id="rId112" display="DIR-2024-6363-TOC-VHCA"/>
+    <hyperlink ref="B118" r:id="rId113" display="ADM-2024-6306-DB-VHCA-ED1"/>
+    <hyperlink ref="B119" r:id="rId114" display="ADM-2024-6264-DB-VHCA-RED1"/>
+    <hyperlink ref="B120" r:id="rId115" display="ADM-2024-6205-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B121" r:id="rId116" display="PAR-2024-6138-AHRF-ED1"/>
+    <hyperlink ref="B122" r:id="rId117" display="ADM-2024-6039-DB-VHCA-ED1"/>
+    <hyperlink ref="B123" r:id="rId118" display="ADM-2024-5994-OVR"/>
+    <hyperlink ref="B124" r:id="rId119" display="ENV-2024-5978-CE"/>
+    <hyperlink ref="B125" r:id="rId120" display="CPC-2024-5977-DB-VHCA"/>
+    <hyperlink ref="B126" r:id="rId121" display="PAR-2024-5944-AHRF"/>
+    <hyperlink ref="B127" r:id="rId122" display="PAR-2024-5926-AHRF-ED1"/>
+    <hyperlink ref="B128" r:id="rId123" display="ADM-2024-5765-DB-VHCA-ED1"/>
+    <hyperlink ref="B129" r:id="rId124" display="ADM-2024-5410-DB-VHCA-ED1"/>
+    <hyperlink ref="B130" r:id="rId125" display="ADM-2024-5286-DB-VHCA-RED1"/>
+    <hyperlink ref="B131" r:id="rId126" display="PAR-2024-5275-AHRF-ED1"/>
+    <hyperlink ref="B132" r:id="rId127" display="ADM-2024-5244-DB-VHCA-ED1"/>
+    <hyperlink ref="B133" r:id="rId128" display="ZA-2024-5209-CUB"/>
+    <hyperlink ref="B134" r:id="rId129" display="ADM-2024-5202-DB-PHP-VHCA"/>
+    <hyperlink ref="B135" r:id="rId130" display="ADM-2024-5124-DB-HCA-RED1"/>
+    <hyperlink ref="B136" r:id="rId131" display="ADM-2024-5097-DB-VHCA"/>
+    <hyperlink ref="B137" r:id="rId132" display="DIR-2024-4955-TOC-HCA"/>
+    <hyperlink ref="B138" r:id="rId133" display="ADM-2024-4864-OVR"/>
+    <hyperlink ref="B139" r:id="rId134" display="DIR-2024-4757-CDP-MEL-HCA"/>
+    <hyperlink ref="B140" r:id="rId135" display="ADM-2024-4622-DB-PHP-VHCA"/>
+    <hyperlink ref="B141" r:id="rId136" display="ADM-2024-4609-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B142" r:id="rId137" display="ADM-2024-4488-DB-VHCA-ED1"/>
+    <hyperlink ref="B143" r:id="rId138" display="DIR-2024-4238-SPPC"/>
+    <hyperlink ref="B144" r:id="rId139" display="ADM-2024-4132-DB-HCA-ED1"/>
+    <hyperlink ref="B145" r:id="rId140" display="PAR-2024-4088-AHRF-ED1"/>
+    <hyperlink ref="B146" r:id="rId141" display="ENV-2024-4034-CE"/>
+    <hyperlink ref="B147" r:id="rId142" display="DIR-2024-3993-SPPC-HCA"/>
+    <hyperlink ref="B148" r:id="rId143" display="ADM-2024-3911-OVR"/>
+    <hyperlink ref="B149" r:id="rId144" display="PAR-2024-3814-AHRF-ED1"/>
+    <hyperlink ref="B150" r:id="rId145" display="DIR-2017-3437-CDP-MEL-AMDT1"/>
+    <hyperlink ref="B151" r:id="rId146" display="ADM-2024-3816-DB-HCA-ED1"/>
+    <hyperlink ref="B152" r:id="rId147" display="DIR-2024-3782-TOC-SPPA-HCA"/>
+    <hyperlink ref="B153" r:id="rId148" display="ADM-2024-3742-DB-SPPC-VHCA-ED1"/>
+    <hyperlink ref="B154" r:id="rId149" display="PAR-2024-3657-AHRF"/>
+    <hyperlink ref="B155" r:id="rId150" display="EAR-2024-3672-DB-VHCA"/>
+    <hyperlink ref="B156" r:id="rId151" display="PAR-2024-3446-AHRF-ED1"/>
+    <hyperlink ref="B157" r:id="rId152" display="ADM-2024-3416-OVR"/>
+    <hyperlink ref="B158" r:id="rId153" display="PAR-2024-3367-AHRF-ED1"/>
+    <hyperlink ref="B159" r:id="rId154" display="ADM-2024-3147-OVR"/>
+    <hyperlink ref="B160" r:id="rId155" display="ADM-2024-3032-OVR"/>
+    <hyperlink ref="B161" r:id="rId156" display="ZA-2024-3002-CUB"/>
+    <hyperlink ref="B162" r:id="rId157" display="ADM-2024-2995-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B163" r:id="rId158" display="PAR-2024-2821-AHRF-PHP"/>
+    <hyperlink ref="B164" r:id="rId159" display="ADM-2024-2469-DB-ED1-VHCA"/>
+    <hyperlink ref="B165" r:id="rId160" display="PAR-2024-2425-AHRF-ED1"/>
+    <hyperlink ref="B166" r:id="rId161" display="ADM-2024-2392-OVR"/>
+    <hyperlink ref="B167" r:id="rId162" display="CPC-2024-2303-CA"/>
+    <hyperlink ref="B168" r:id="rId163" display="PAR-2024-2287-AHRF-ED1"/>
+    <hyperlink ref="B169" r:id="rId164" display="ADM-2024-2230-DB-HCA-ED1"/>
+    <hyperlink ref="B170" r:id="rId165" display="ADM-2024-2209-DB-SPPC-HCA-ED1"/>
+    <hyperlink ref="B171" r:id="rId166" display="PAR-2024-2076-AHRF-ED1"/>
+    <hyperlink ref="B172" r:id="rId167" display="ADM-2024-2066-DB-HCA-ED1"/>
+    <hyperlink ref="B173" r:id="rId168" display="PAR-2024-2042-AHRF-ED1"/>
+    <hyperlink ref="B174" r:id="rId169" display="ADM-2024-1936-DB-VHCA-ED1"/>
+    <hyperlink ref="B175" r:id="rId170" display="PAR-2024-1945-AHRF-ED1"/>
+    <hyperlink ref="B176" r:id="rId171" display="DIR-2024-1933-TOC-VHCA"/>
+    <hyperlink ref="B177" r:id="rId172" display="ADM-2024-1840-CLR"/>
+    <hyperlink ref="B178" r:id="rId173" display="ADM-2024-1669-DB-ED1-HCA"/>
+    <hyperlink ref="B179" r:id="rId174" display="PAR-2024-1618-AHRF-ED1"/>
+    <hyperlink ref="B180" r:id="rId175" display="PAR-2024-1599-AHRF"/>
+    <hyperlink ref="B181" r:id="rId176" display="ADM-2024-1431-DB-HCA-ED1"/>
+    <hyperlink ref="B182" r:id="rId177" display="PAR-2024-1302-AHRF-PHP"/>
+    <hyperlink ref="B183" r:id="rId178" display="ADM-2024-1275-OVR"/>
+    <hyperlink ref="B184" r:id="rId179" display="DIR-2024-1271-SPPC-WDI"/>
+    <hyperlink ref="B185" r:id="rId180" display="PAR-2024-1242-AHRF-ED1"/>
+    <hyperlink ref="B186" r:id="rId181" display="ADM-2024-1068-OVR"/>
+    <hyperlink ref="B187" r:id="rId182" display="ADM-2024-1046-DB-VHCA-ED1"/>
+    <hyperlink ref="B188" r:id="rId183" display="CPC-2024-914-DB-SPPC-VHCA"/>
+    <hyperlink ref="B189" r:id="rId184" display="CPC-2024-901-DB-VHCA"/>
+    <hyperlink ref="B190" r:id="rId185" display="ZA-2024-45-CU2-ADJ-F"/>
+    <hyperlink ref="B191" r:id="rId186" display="CPC-2024-480-DB-SPR-VHCA"/>
+    <hyperlink ref="B192" r:id="rId187" display="ADM-2024-354-OVR"/>
+    <hyperlink ref="B193" r:id="rId188" display="APCW-2024-275-SPE-SPP-CDP"/>
+    <hyperlink ref="B194" r:id="rId189" display="PAR-2024-107-RDP"/>
+    <hyperlink ref="B195" r:id="rId190" display="ADM-2024-85-DB-VHCA-ED1"/>
+    <hyperlink ref="B196" r:id="rId191" display="ADM-2024-22-RDP"/>
+    <hyperlink ref="B197" r:id="rId192" display="ADM-2023-8478-DB-HCA-ED1"/>
+    <hyperlink ref="B198" r:id="rId193" display="DIR-2023-8477-SPP"/>
+    <hyperlink ref="B199" r:id="rId194" display="ADM-2023-8262-DB-VHCA-ED1"/>
+    <hyperlink ref="B200" r:id="rId195" display="ADM-2023-8145-DB-VHCA-ED1"/>
+    <hyperlink ref="B201" r:id="rId196" display="CPC-2023-8134-DB-CU-CCMP-SPR-HCA"/>
+    <hyperlink ref="B202" r:id="rId197" display="ADM-2023-8053-OVR"/>
+    <hyperlink ref="B203" r:id="rId198" display="PAR-2023-8050-VHCA-ED1"/>
+    <hyperlink ref="B204" r:id="rId199" display="ADM-2023-7897-DB-VHCA-ED1"/>
+    <hyperlink ref="B205" r:id="rId200" display="ADM-2023-7886-RDP"/>
+    <hyperlink ref="B206" r:id="rId201" display="DIR-2023-7759-TOC-CDO-HCA"/>
+    <hyperlink ref="B207" r:id="rId202" display="CPC-2023-7720-DB-DRB-SPP-HCA"/>
+    <hyperlink ref="B208" r:id="rId203" display="ADM-2023-7481-OVR"/>
+    <hyperlink ref="B209" r:id="rId204" display="ADM-2023-7479-DB-SPP-VHCA-ED1"/>
+    <hyperlink ref="B210" r:id="rId205" display="ADM-2023-7330-OVR"/>
+    <hyperlink ref="B211" r:id="rId206" display="PAR-2023-7244-AHRF-ED1"/>
+    <hyperlink ref="B212" r:id="rId207" display="PAR-2023-7064-AHRF-ED1"/>
+    <hyperlink ref="B213" r:id="rId208" display="ADM-2023-7059-CLR"/>
+    <hyperlink ref="B214" r:id="rId209" display="DIR-2023-7025-SPP"/>
+    <hyperlink ref="B215" r:id="rId210" display="ADM-2023-6902-OVR"/>
+    <hyperlink ref="B216" r:id="rId211" display="ADM-2023-6745-DB-VHCA"/>
+    <hyperlink ref="B217" r:id="rId212" display="ADM-2023-6687-DB-VHCA-ED1"/>
+    <hyperlink ref="B218" r:id="rId213" display="ADM-2023-6623-DB-HCA-ED1"/>
+    <hyperlink ref="B219" r:id="rId214" display="ADM-2023-6566-RDP"/>
+    <hyperlink ref="B220" r:id="rId215" display="DIR-2023-6417-RAO"/>
+    <hyperlink ref="B221" r:id="rId216" display="DIR-2023-5957-SPP-HCA"/>
+    <hyperlink ref="B222" r:id="rId217" display="DIR-2023-6330-POD"/>
+    <hyperlink ref="B223" r:id="rId218" display="DIR-2023-6244-TOC-SPR-VHCA"/>
+    <hyperlink ref="B224" r:id="rId219" display="DIR-2023-6234-SPP"/>
+    <hyperlink ref="B225" r:id="rId220" display="ADM-2023-6145-RDP-ED1"/>
+    <hyperlink ref="B226" r:id="rId221" display="ADM-2023-5782-DB-ED1-HCA"/>
+    <hyperlink ref="B227" r:id="rId222" display="PAR-2023-5741-AHRF-PHP"/>
+    <hyperlink ref="B228" r:id="rId223" display="ZA-2023-5732-CUB"/>
+    <hyperlink ref="B229" r:id="rId224" display="ADM-2023-5547-OVR"/>
+    <hyperlink ref="B230" r:id="rId225" display="ADM-2023-5316-DB-HCA-ED1"/>
+    <hyperlink ref="B231" r:id="rId226" display="ADM-2023-4941-DB-HCA-ED1"/>
+    <hyperlink ref="B232" r:id="rId227" display="PAR-2023-4894-AHRF-PHP"/>
+    <hyperlink ref="B233" r:id="rId228" display="ADM-2023-4924-CLR"/>
+    <hyperlink ref="B234" r:id="rId229" display="ADM-2023-5102-CPIOC"/>
+    <hyperlink ref="B235" r:id="rId230" display="ADM-2023-4712-CWC"/>
+    <hyperlink ref="B236" r:id="rId231" display="ADM-2023-4680-DB-VHCA-ED1"/>
+    <hyperlink ref="B237" r:id="rId232" display="PAR-2023-4627-AHRF-ED1"/>
+    <hyperlink ref="B238" r:id="rId233" display="DIR-2023-4463-TOC-HCA"/>
+    <hyperlink ref="B239" r:id="rId234" display="DIR-2023-4323-TOC-CCMP-HCA"/>
+    <hyperlink ref="B240" r:id="rId235" display="ADM-2023-4274-DB-VHCA-ED1"/>
+    <hyperlink ref="B241" r:id="rId236" display="ADM-2023-4166-CLR"/>
+    <hyperlink ref="B242" r:id="rId237" display="ADM-2023-3692-OVR"/>
+    <hyperlink ref="B243" r:id="rId238" display="ZA-2023-3599-ZAD-VHCA-ABD"/>
+    <hyperlink ref="B244" r:id="rId239" display="DIR-2023-3332-SPP"/>
+    <hyperlink ref="B245" r:id="rId240" display="ADM-2023-3138-RDP"/>
+    <hyperlink ref="B246" r:id="rId241" display="PAR-2023-3017-TOC"/>
+    <hyperlink ref="B247" r:id="rId242" display="PAR-2023-3008-AHRF"/>
+    <hyperlink ref="B248" r:id="rId243" display="ADM-2023-2881-DB-HCA-ED1"/>
+    <hyperlink ref="B249" r:id="rId244" display="DIR-2023-2701-SPP"/>
+    <hyperlink ref="B250" r:id="rId245" display="ADM-2023-2573-OVR"/>
+    <hyperlink ref="B251" r:id="rId246" display="PAR-2023-2405-TOC"/>
+    <hyperlink ref="B252" r:id="rId247" display="ADM-2023-1789-OVR"/>
+    <hyperlink ref="B253" r:id="rId248" display="ZA-2023-1782-CUB-CUX-SPP"/>
+    <hyperlink ref="B254" r:id="rId249" display="ADM-2023-1761-OVR"/>
+    <hyperlink ref="B255" r:id="rId250" display="ADM-2023-1373-OVR"/>
+    <hyperlink ref="B256" r:id="rId251" display="ADM-2023-947-DB-HCA"/>
+    <hyperlink ref="B257" r:id="rId252" display="PAR-2023-434-AHRF-PHP"/>
+    <hyperlink ref="B258" r:id="rId253" display="PAR-2022-8578-TOC"/>
+    <hyperlink ref="B259" r:id="rId254" display="DIR-2022-8521-TOC-VHCA"/>
+    <hyperlink ref="B260" r:id="rId255" display="PAR-2022-8260-TOC"/>
+    <hyperlink ref="B261" r:id="rId256" display="DIR-2022-7484-CDO"/>
+    <hyperlink ref="B262" r:id="rId257" display="DIR-2022-7268-TOC-HCA"/>
+    <hyperlink ref="B263" r:id="rId258" display="CPC-2022-7045-CU3-DB-DRB-SPPC-HCA"/>
+    <hyperlink ref="B264" r:id="rId259" display="DIR-2022-6405-CCMP-HCA"/>
+    <hyperlink ref="B265" r:id="rId260" display="ENV-2022-5830-EIR"/>
+    <hyperlink ref="B266" r:id="rId261" display="ZA-2022-3789-ZAA-SPR-WDI"/>
+    <hyperlink ref="B267" r:id="rId262" display="ENV-2022-3039-CE"/>
+    <hyperlink ref="B268" r:id="rId263" display="DIR-2022-3038-SPP"/>
+    <hyperlink ref="B269" r:id="rId264" display="DIR-2022-2184-TOC-SPP-VHCA"/>
+    <hyperlink ref="B270" r:id="rId265" display="DIR-2021-10765-TOC-HCA"/>
+    <hyperlink ref="B271" r:id="rId266" display="VTT-83482-CN-HCA"/>
+    <hyperlink ref="B272" r:id="rId267" display="DIR-2021-2473-TOC-DRB-SPP-HCA"/>
+    <hyperlink ref="B273" r:id="rId268" display="DIR-2021-998-TOC-HCA"/>
+    <hyperlink ref="B274" r:id="rId269" display="DIR-2020-4057-COA"/>
+    <hyperlink ref="B275" r:id="rId270" display="ZA-2020-1178-CUB-ZV"/>
+    <hyperlink ref="B276" r:id="rId271" display="PAR-2019-7308-TOC"/>
+    <hyperlink ref="B277" r:id="rId272" display="CPC-2017-1014-CU-ZAA-SPR"/>
+    <hyperlink ref="B278" r:id="rId273" display="VTT-74876-CN"/>
+    <hyperlink ref="B279" r:id="rId274" display="CPC-2016-1715-GPA-ZC-CU"/>
+    <hyperlink ref="B280" r:id="rId275" display="DIR-2013-2646-SPP"/>
+    <hyperlink ref="B281" r:id="rId276" display="CHC-2009-2319-MA"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>