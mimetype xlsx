--- v2 (2026-07-27)
+++ v3 (2026-08-29)
@@ -20,51 +20,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\planningcid007\Desktop\work\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1679" uniqueCount="1058">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1697" uniqueCount="1069">
   <si>
     <t xml:space="preserve">Generated on April 18, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
     <t xml:space="preserve">04/13/2023</t>
   </si>
   <si>
@@ -82,87 +82,111 @@
   <si>
     <t xml:space="preserve">Change of use from office to restaurant and expanded to existing restaurant to become one restaurant.</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2023</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2023-1789-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">12265 1/2 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE FROM A RESTAURANT TO A PILATES STUDIO</t>
   </si>
   <si>
     <t xml:space="preserve">Ineligible for Findings</t>
   </si>
   <si>
     <t xml:space="preserve">AB2097 Case Filings Report </t>
   </si>
   <si>
     <t xml:space="preserve">some text here</t>
   </si>
   <si>
+    <t xml:space="preserve">08/17/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4251-OVR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No: Not Applicable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14255 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPPLEMENTAL TO 24016-20000-40660 TO REVISE FLOOR PLAN WITHIN EXISTING BUILDING ENVELOPE. NO CHANGE IN SQUARE FOOTAGE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/14/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4236-OVR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3535 N CAHUENGA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Change of use in Suite 200 from Office to Beauty Parlor</t>
+  </si>
+  <si>
     <t xml:space="preserve">07/24/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">DIR-2026-3862-CCMP</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">No: Not Applicable</t>
+    <t xml:space="preserve">DIR-2026-3862-COA</t>
   </si>
   <si>
     <t xml:space="preserve">806 S COCHRAN AVE</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Wilshire</t>
   </si>
   <si>
     <t xml:space="preserve">REHABILITATION OF A CONTRIBUTING PROPERTY AND A 603 SF ADDITION TO SIDE AND REAR FACADES</t>
   </si>
   <si>
     <t xml:space="preserve">07/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-3405-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14446 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of Use from retail to health club and tenant improvement in a 2,114 sq. ft. space</t>
   </si>
   <si>
     <t xml:space="preserve">05/22/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">EAR-2026-2597-AH-HCA</t>
+    <t xml:space="preserve">EAR-2026-2597-AH-HCA-ED1</t>
   </si>
   <si>
     <t xml:space="preserve">1418 S MANSFIELD AVE</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">NEW CONSTRUCTION, 5-STORY, 81-UNIT, 100% AFFORDABLE HOUSING DEVELOPMENT SEEKING (1) on-menu AND (3) OFF-MENU INCENTIVES PER LAMC 12.22.A.39 in RD1.5.</t>
   </si>
   <si>
     <t xml:space="preserve">05/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-2339-CWNC</t>
   </si>
   <si>
     <t xml:space="preserve">1116 N WEST EDGEWARE ROAD 1-4</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
   </si>
@@ -560,75 +584,75 @@
   <si>
     <t xml:space="preserve">08/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-4805-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">4454 N VAN NUYS BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Exterior facade and storefront remodel of existing one and two story shopping center and restriping of parking lot</t>
   </si>
   <si>
     <t xml:space="preserve">08/18/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-4633-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">13830 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use of a 3,850 retail to restaurant</t>
   </si>
   <si>
+    <t xml:space="preserve">CPC-2025-4636-CU3-WDI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3655 S CENTINELA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The project is a change of use from Church to private elementary and high school in the [Q]RD1.5-1 Zone.</t>
+  </si>
+  <si>
     <t xml:space="preserve">ADM-2025-4624-CLR</t>
   </si>
   <si>
     <t xml:space="preserve">1142 W 37TH ST</t>
   </si>
   <si>
     <t xml:space="preserve">8</t>
   </si>
   <si>
     <t xml:space="preserve">South Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">Propose second unit and attached ADU</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">The project is a change of use from Church to private elementary and high school in the [Q]RD1.5-1 Zone.</t>
   </si>
   <si>
     <t xml:space="preserve">08/14/2025</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-4599-AH-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">11143 W ACAMA ST</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) 5-STORY, 131-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-4592-AH-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">5655 W LEXINGTON AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED 5-STORY, 67-UNIT, 100% AFFORDABLE HOUSING RESIDENTIAL DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-4575-TOC-WDI-HCA</t>
   </si>
@@ -886,80 +910,89 @@
   <si>
     <t xml:space="preserve">04/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-2184-SPPC</t>
   </si>
   <si>
     <t xml:space="preserve">5537 W HOLLYWOOD BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE FROM RETAIL TO RESTAURANT (Coffee Shop) AND INTERIOR TENANT IMPROVEMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">04/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">CPC-2025-2171-DB-CU3-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">11516 S VERMONT AVE</t>
   </si>
   <si>
     <t xml:space="preserve">A new 5-story, 111-apartment building, 85 parking spaces, and 18 set aside for affordable housing</t>
   </si>
   <si>
+    <t xml:space="preserve">04/08/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2025-2081-DB-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4127 E SUPREME CT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">multifamily</t>
+  </si>
+  <si>
     <t xml:space="preserve">04/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-1932-AHRF</t>
   </si>
   <si>
     <t xml:space="preserve">1158 W 37TH PL</t>
   </si>
   <si>
     <t xml:space="preserve">03/27/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-1878-TOC-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">547 N HARVARD BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">16-unit TOC apt. building plus (1) ADU. in the R3-1 zone requesting (3) incentives for Height increase and south &amp; north side yard reduction.</t>
   </si>
   <si>
     <t xml:space="preserve">03/26/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1826-OVR</t>
   </si>
   <si>
-    <t xml:space="preserve">14255 W VENTURA BLVD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CHANGE OF USE FROM (E) RETAIL TO CREATE 3 TENANT SPACES FOR TAKE-OUT RESTAURANT, MEDICAL OFFICE, AND BEAUTY SALON. INSTALL CANOPIES AT FRONT</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1820-DB-CDO-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">3342 N CHAPMAN ST</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) 4-STORY, 38-UNIT, 100% AFFORDABLE RESIDENTIAL DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">03/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1796-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">968 S HOOVER ST</t>
   </si>
   <si>
     <t xml:space="preserve">Westlake</t>
   </si>
   <si>
     <t xml:space="preserve">new 18-unit 4-story 100% affordable units RED1</t>
@@ -1321,63 +1354,63 @@
   <si>
     <t xml:space="preserve">PAR-2024-7138-TOC</t>
   </si>
   <si>
     <t xml:space="preserve">12240 W PICO BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Proposed a 6-story, 36-unit residential building with subterranean parking garage.</t>
   </si>
   <si>
     <t xml:space="preserve">11/01/2024</t>
   </si>
   <si>
     <t xml:space="preserve">CPC-2024-7115-DB-WDI-HCA-PHP</t>
   </si>
   <si>
     <t xml:space="preserve">14533 W SATICOY ST</t>
   </si>
   <si>
     <t xml:space="preserve">6-STORY, 97-UNIT MIXED AFFORDABLE APARTMENT BUILDING PURSUANT TO AB 2334 AND AB 2097</t>
   </si>
   <si>
     <t xml:space="preserve">10/28/2024</t>
   </si>
   <si>
+    <t xml:space="preserve">ADM-2024-6967-CLR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 unit apartment</t>
+  </si>
+  <si>
     <t xml:space="preserve">ADM-2024-6968-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">5633 N FARMDALE AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Revised ED1 project, with 100% affordable housing</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">16 unit apartment</t>
   </si>
   <si>
     <t xml:space="preserve">10/25/2024</t>
   </si>
   <si>
     <t xml:space="preserve">CPC-2024-6937-DB-DRB-SPPC-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">505 S LANDFAIR AVE 1-8</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLITION OF (E) STRUCTURES FOR (N) CONSTRUCTION OF A 12-STORY, 84-UNIT RESIDENTIAL DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">10/24/2024</t>
   </si>
   <si>
     <t xml:space="preserve">AA-2024-6916-PM</t>
   </si>
   <si>
     <t xml:space="preserve">5910 N MAMMOTH AVE</t>
   </si>
   <si>
     <t xml:space="preserve">SFD split into two parcels</t>
   </si>
@@ -3636,56 +3669,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3862-CCMP" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3405-OVR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-HD-CU2-PR" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5079-DB-VHCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1040-TOC-SPPC-HCA" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4251-OVR" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4236-OVR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3862-COA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3405-OVR" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA-ED1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-HD-CU2-PR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5079-DB-VHCA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2081-DB-VHCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1040-TOC-SPPC-HCA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F281"/>
+  <dimension ref="A1:F284"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="24" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="6" max="6" width="49.85546875" customWidth="1"/>
     <col min="7" max="7" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3704,6662 +3737,6734 @@
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="E19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="E24" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="E25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="E26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>122</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="F32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="0" t="s">
+      <c r="E35" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>156</v>
+        <v>61</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>157</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C37" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="E37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="0" t="s">
+      <c r="E38" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="D39" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="0" t="s">
+      <c r="E39" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="0" t="s">
+      <c r="E40" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="F42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="E44" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="0" t="s">
+      <c r="E45" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>186</v>
+        <v>91</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>165</v>
+        <v>73</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>41</v>
+        <v>202</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>82</v>
+        <v>204</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>83</v>
+        <v>189</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>84</v>
+        <v>205</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>208</v>
+        <v>49</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>209</v>
+        <v>49</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>212</v>
+        <v>90</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>213</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="E51" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="E51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F51" s="0" t="s">
+      <c r="G51" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C52" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="0" t="s">
+      <c r="E52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>39</v>
+        <v>193</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>225</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>229</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>217</v>
+        <v>114</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>230</v>
+        <v>49</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0" t="s">
+      <c r="E55" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>105</v>
+        <v>42</v>
       </c>
       <c r="F56" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="0" t="s">
+      <c r="E57" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C58" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="0" t="s">
+      <c r="E58" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F58" s="0" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>238</v>
+        <v>67</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
         <v>264</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>84</v>
+        <v>246</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>186</v>
+        <v>82</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>197</v>
+        <v>83</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>41</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>282</v>
+        <v>49</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>181</v>
+        <v>91</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>182</v>
+        <v>92</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>182</v>
+        <v>73</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>41</v>
+        <v>290</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>64</v>
+        <v>193</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>64</v>
+        <v>193</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>300</v>
+        <v>49</v>
       </c>
     </row>
     <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>304</v>
+        <v>33</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A74" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="0" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="75" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A75" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="G75" s="0" t="s">
         <v>311</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="76" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A76" s="4" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F76" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="C76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="0" t="s">
+      <c r="G76" s="0" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="77" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A77" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="C77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="0" t="s">
+      <c r="E77" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F77" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>41</v>
+        <v>321</v>
       </c>
     </row>
     <row r="78" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A78" s="4" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="79" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A79" s="4" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>138</v>
+        <v>164</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="80" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="4" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>138</v>
+        <v>320</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>330</v>
+        <v>49</v>
       </c>
     </row>
     <row r="81" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A81" s="4" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>304</v>
+        <v>33</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="82" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A82" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D82" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="C82" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="0" t="s">
+      <c r="E82" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="83" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A83" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D83" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C83" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="0" t="s">
+      <c r="E83" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="84" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A84" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="C84" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="0" t="s">
+      <c r="E84" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>345</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="85" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A85" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="C85" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="0" t="s">
+      <c r="E85" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="86" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A86" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="C86" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="0" t="s">
+      <c r="E86" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G86" s="0" t="s">
         <v>353</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="87" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A87" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="C87" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="0" t="s">
+      <c r="E87" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G87" s="0" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="88" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A88" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="C88" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="C88" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="0" t="s">
+      <c r="E88" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G88" s="0" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="89" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A89" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>364</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="90" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A90" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="D90" s="0" t="s">
+      <c r="E90" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="G90" s="0" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="91" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A91" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="C91" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="C91" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="0" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>374</v>
+        <v>49</v>
       </c>
     </row>
     <row r="92" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>375</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="E92" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G92" s="0" t="s">
         <v>376</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="93" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A93" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="B93" s="0" t="s">
+      <c r="C93" s="5" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="94" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A94" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>383</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>22</v>
+        <v>379</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>41</v>
+        <v>385</v>
       </c>
     </row>
     <row r="95" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A95" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>387</v>
+        <v>220</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>304</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>41</v>
+        <v>388</v>
       </c>
     </row>
     <row r="96" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A96" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="97" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A97" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>137</v>
+        <v>193</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>138</v>
+        <v>194</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>395</v>
+        <v>49</v>
       </c>
     </row>
     <row r="98" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A98" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>84</v>
+        <v>315</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>399</v>
+        <v>49</v>
       </c>
     </row>
     <row r="99" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A99" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="C99" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="0" t="s">
+      <c r="E99" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="0" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="100" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A100" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D100" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="C100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="0" t="s">
+      <c r="E100" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G100" s="0" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="101" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A101" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D101" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="C101" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="0" t="s">
+      <c r="E101" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="102" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A102" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="C102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="0" t="s">
+      <c r="E102" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G102" s="0" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="103" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A103" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>238</v>
+        <v>73</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="104" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A104" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="105" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>425</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>186</v>
+        <v>42</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>53</v>
+        <v>225</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>426</v>
+        <v>49</v>
       </c>
     </row>
     <row r="106" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A106" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="B106" s="0" t="s">
+      <c r="C106" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="C106" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="0" t="s">
+      <c r="E106" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="G106" s="0" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="107" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A107" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="B107" s="0" t="s">
+      <c r="C107" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="0" t="s">
+      <c r="E107" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G107" s="0" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="108" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A108" s="4" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>292</v>
+        <v>436</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="109" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A109" s="4" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="110" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A110" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>443</v>
+        <v>304</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="111" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A111" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>445</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="112" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A112" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>450</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>59</v>
+        <v>164</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>41</v>
+        <v>451</v>
       </c>
     </row>
     <row r="113" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A113" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="114" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A114" s="4" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>59</v>
+        <v>146</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>41</v>
+        <v>458</v>
       </c>
     </row>
     <row r="115" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A115" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>461</v>
+        <v>49</v>
       </c>
     </row>
     <row r="116" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A116" s="4" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>186</v>
+        <v>145</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>309</v>
+        <v>146</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="117" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A117" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>468</v>
+        <v>49</v>
       </c>
     </row>
     <row r="118" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A118" s="4" t="s">
         <v>469</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>470</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="119" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A119" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="B119" s="0" t="s">
+      <c r="C119" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D119" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="C119" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="0" t="s">
+      <c r="E119" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="G119" s="0" t="s">
         <v>475</v>
-      </c>
-[...7 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="120" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A120" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="C120" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="0" t="s">
+      <c r="E120" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G120" s="0" t="s">
         <v>479</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="121" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A121" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>481</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="C121" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="0" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>304</v>
+        <v>48</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="122" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A122" s="4" t="s">
         <v>484</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>182</v>
+        <v>92</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="123" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A123" s="4" t="s">
         <v>488</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="124" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A124" s="4" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>368</v>
+        <v>22</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>493</v>
+        <v>344</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>25</v>
+        <v>315</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="125" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A125" s="4" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>368</v>
+        <v>22</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="126" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A126" s="4" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>289</v>
+        <v>501</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>41</v>
+        <v>502</v>
       </c>
     </row>
     <row r="127" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A127" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>22</v>
+        <v>379</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>217</v>
+        <v>33</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="128" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A128" s="4" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>22</v>
+        <v>379</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="129" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A129" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>508</v>
+        <v>301</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>83</v>
+        <v>193</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>84</v>
+        <v>194</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>509</v>
+        <v>49</v>
       </c>
     </row>
     <row r="130" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A130" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>510</v>
       </c>
-      <c r="B130" s="0" t="s">
+      <c r="C130" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D130" s="0" t="s">
         <v>511</v>
       </c>
-      <c r="C130" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="0" t="s">
+      <c r="E130" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G130" s="0" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="131" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A131" s="4" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="132" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A132" s="4" t="s">
         <v>517</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="133" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A133" s="4" t="s">
         <v>521</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>225</v>
+        <v>73</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="134" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A134" s="4" t="s">
         <v>521</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>207</v>
+        <v>91</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>95</v>
+        <v>146</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="135" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A135" s="4" t="s">
         <v>528</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>530</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="136" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A136" s="4" t="s">
         <v>532</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E136" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="G136" s="0" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="137" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A137" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G137" s="0" t="s">
         <v>538</v>
-      </c>
-[...16 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="138" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A138" s="4" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
     </row>
     <row r="139" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A139" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>546</v>
       </c>
-      <c r="B139" s="0" t="s">
+      <c r="F139" s="0" t="s">
         <v>547</v>
       </c>
-      <c r="C139" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="0" t="s">
+      <c r="G139" s="0" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="140" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A140" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B140" s="0" t="s">
         <v>550</v>
       </c>
-      <c r="B140" s="0" t="s">
+      <c r="C140" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="C140" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="0" t="s">
+      <c r="E140" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="141" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A141" s="4" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="142" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A142" s="4" t="s">
         <v>557</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>558</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="143" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A143" s="4" t="s">
         <v>561</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>562</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>75</v>
+        <v>146</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="144" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A144" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="B144" s="0" t="s">
+      <c r="C144" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D144" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="C144" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="0" t="s">
+      <c r="E144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G144" s="0" t="s">
         <v>567</v>
-      </c>
-[...7 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="145" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A145" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>569</v>
       </c>
-      <c r="B145" s="0" t="s">
+      <c r="C145" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D145" s="0" t="s">
         <v>570</v>
       </c>
-      <c r="C145" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="0" t="s">
+      <c r="E145" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G145" s="0" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="146" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A146" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>573</v>
       </c>
-      <c r="B146" s="0" t="s">
+      <c r="C146" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" s="0" t="s">
         <v>574</v>
       </c>
-      <c r="C146" s="5" t="s">
+      <c r="E146" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G146" s="0" t="s">
         <v>575</v>
-      </c>
-[...10 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="147" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A147" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G147" s="0" t="s">
         <v>579</v>
-      </c>
-[...16 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="148" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A148" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="G148" s="0" t="s">
         <v>583</v>
-      </c>
-[...16 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="149" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A149" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="D149" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="B149" s="0" t="s">
+      <c r="E149" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F149" s="0" t="s">
         <v>588</v>
       </c>
-      <c r="C149" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="0" t="s">
+      <c r="G149" s="0" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="150" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A150" s="4" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>186</v>
+        <v>72</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>309</v>
+        <v>73</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>41</v>
+        <v>593</v>
       </c>
     </row>
     <row r="151" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A151" s="4" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>182</v>
+        <v>83</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="152" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A152" s="4" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="153" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A153" s="4" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>603</v>
+        <v>49</v>
       </c>
     </row>
     <row r="154" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A154" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="B154" s="0" t="s">
+      <c r="C154" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D154" s="0" t="s">
         <v>605</v>
       </c>
-      <c r="C154" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E154" s="0" t="s">
-        <v>24</v>
+        <v>193</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="155" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A155" s="4" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>25</v>
+        <v>205</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="156" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A156" s="4" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="157" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A157" s="4" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>616</v>
+        <v>504</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="158" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A158" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>618</v>
       </c>
-      <c r="B158" s="0" t="s">
+      <c r="C158" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D158" s="0" t="s">
         <v>619</v>
       </c>
-      <c r="C158" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E158" s="0" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>41</v>
+        <v>620</v>
       </c>
     </row>
     <row r="159" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A159" s="4" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>15</v>
+        <v>623</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>194</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="160" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A160" s="4" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="161" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A161" s="4" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>628</v>
+        <v>405</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>225</v>
+        <v>146</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>629</v>
+        <v>49</v>
       </c>
     </row>
     <row r="162" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A162" s="4" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>632</v>
+        <v>15</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="163" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A163" s="4" t="s">
         <v>634</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>635</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>41</v>
+        <v>637</v>
       </c>
     </row>
     <row r="164" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A164" s="4" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>638</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="F164" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="G164" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="165" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A165" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="B165" s="0" t="s">
+      <c r="C165" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D165" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="C165" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="0" t="s">
+      <c r="E165" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G165" s="0" t="s">
         <v>644</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="166" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A166" s="4" t="s">
         <v>645</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>648</v>
+        <v>49</v>
       </c>
     </row>
     <row r="167" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A167" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="B167" s="0" t="s">
+      <c r="C167" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D167" s="0" t="s">
         <v>650</v>
       </c>
-      <c r="C167" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="0" t="s">
+      <c r="E167" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="168" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A168" s="4" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>24</v>
+        <v>193</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>156</v>
+        <v>225</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="169" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A169" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="170" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A170" s="4" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>181</v>
+        <v>49</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>217</v>
+        <v>49</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="171" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A171" s="4" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>664</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>666</v>
+        <v>49</v>
       </c>
     </row>
     <row r="172" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A172" s="4" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>667</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="173" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A173" s="4" t="s">
         <v>670</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>671</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>39</v>
+        <v>193</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>304</v>
+        <v>225</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>41</v>
+        <v>673</v>
       </c>
     </row>
     <row r="174" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A174" s="4" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>83</v>
+        <v>193</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>84</v>
+        <v>194</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="175" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A175" s="4" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>678</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="176" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A176" s="4" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>181</v>
+        <v>47</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>182</v>
+        <v>315</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>683</v>
+        <v>49</v>
       </c>
     </row>
     <row r="177" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A177" s="4" t="s">
         <v>684</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>685</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="178" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A178" s="4" t="s">
         <v>688</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>689</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>368</v>
+        <v>22</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>238</v>
+        <v>67</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="179" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A179" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>692</v>
       </c>
-      <c r="B179" s="0" t="s">
+      <c r="C179" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D179" s="0" t="s">
         <v>693</v>
       </c>
-      <c r="C179" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="0" t="s">
+      <c r="E179" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G179" s="0" t="s">
         <v>694</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="180" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A180" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="B180" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="B180" s="0" t="s">
+      <c r="C180" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D180" s="0" t="s">
         <v>697</v>
       </c>
-      <c r="C180" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="0" t="s">
+      <c r="E180" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G180" s="0" t="s">
         <v>698</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="181" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A181" s="4" t="s">
         <v>699</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>700</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>159</v>
+        <v>379</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="182" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A182" s="4" t="s">
         <v>703</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>704</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>429</v>
+        <v>705</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>137</v>
+        <v>47</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>138</v>
+        <v>315</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>41</v>
+        <v>706</v>
       </c>
     </row>
     <row r="183" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A183" s="4" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>651</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>708</v>
+        <v>49</v>
       </c>
     </row>
     <row r="184" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A184" s="4" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="185" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A185" s="4" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>714</v>
+        <v>440</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>715</v>
+        <v>146</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>716</v>
+        <v>49</v>
       </c>
     </row>
     <row r="186" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A186" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="B186" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="B186" s="0" t="s">
+      <c r="C186" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" s="0" t="s">
         <v>718</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="187" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A187" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="B187" s="0" t="s">
+      <c r="C187" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D187" s="0" t="s">
         <v>721</v>
       </c>
-      <c r="C187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="0" t="s">
+      <c r="E187" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G187" s="0" t="s">
         <v>722</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="188" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A188" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="B188" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="B188" s="0" t="s">
+      <c r="C188" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D188" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="C188" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D188" s="0" t="s">
+      <c r="E188" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F188" s="0" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="189" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A189" s="4" t="s">
         <v>728</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>49</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>207</v>
+        <v>10</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>577</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>578</v>
+        <v>730</v>
       </c>
     </row>
     <row r="190" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A190" s="4" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="191" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A191" s="4" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>368</v>
+        <v>22</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="192" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A192" s="4" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>740</v>
+        <v>587</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>588</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>741</v>
+        <v>589</v>
       </c>
     </row>
     <row r="193" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A193" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>742</v>
       </c>
-      <c r="B193" s="0" t="s">
+      <c r="C193" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D193" s="0" t="s">
         <v>743</v>
       </c>
-      <c r="C193" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="0" t="s">
+      <c r="E193" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G193" s="0" t="s">
         <v>744</v>
-      </c>
-[...7 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="194" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A194" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>746</v>
       </c>
-      <c r="B194" s="0" t="s">
+      <c r="C194" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D194" s="0" t="s">
         <v>747</v>
       </c>
-      <c r="C194" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D194" s="0" t="s">
+      <c r="E194" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G194" s="0" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="195" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A195" s="4" t="s">
         <v>749</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>750</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="196" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A196" s="4" t="s">
         <v>753</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>754</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>105</v>
+        <v>189</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>225</v>
+        <v>320</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="197" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A197" s="4" t="s">
         <v>757</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>758</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>368</v>
+        <v>22</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>759</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>760</v>
+        <v>49</v>
       </c>
     </row>
     <row r="198" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A198" s="4" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>762</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>225</v>
+        <v>92</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="199" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A199" s="4" t="s">
         <v>764</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>765</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>65</v>
+        <v>233</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="200" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A200" s="4" t="s">
         <v>768</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>769</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>22</v>
+        <v>379</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>519</v>
+        <v>770</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="201" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A201" s="4" t="s">
         <v>768</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>182</v>
+        <v>233</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="202" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A202" s="4" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="203" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A203" s="4" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>780</v>
+        <v>530</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="204" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A204" s="4" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>782</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>138</v>
+        <v>194</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="205" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A205" s="4" t="s">
         <v>785</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>786</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>41</v>
+        <v>788</v>
       </c>
     </row>
     <row r="206" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A206" s="4" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="207" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A207" s="4" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>439</v>
+        <v>794</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="208" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A208" s="4" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>798</v>
+        <v>49</v>
       </c>
     </row>
     <row r="209" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A209" s="4" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="210" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A210" s="4" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>151</v>
+        <v>450</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="211" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A211" s="4" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>41</v>
+        <v>809</v>
       </c>
     </row>
     <row r="212" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A212" s="4" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>182</v>
+        <v>73</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>41</v>
+        <v>812</v>
       </c>
     </row>
     <row r="213" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A213" s="4" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>812</v>
+        <v>159</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>535</v>
+        <v>10</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>813</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>41</v>
+        <v>815</v>
       </c>
     </row>
     <row r="214" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A214" s="4" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>817</v>
+        <v>49</v>
       </c>
     </row>
     <row r="215" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A215" s="4" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>194</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>821</v>
+        <v>49</v>
       </c>
     </row>
     <row r="216" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A216" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>822</v>
       </c>
-      <c r="B216" s="0" t="s">
+      <c r="C216" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D216" s="0" t="s">
         <v>823</v>
       </c>
-      <c r="C216" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D216" s="0" t="s">
+      <c r="E216" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F216" s="0" t="s">
         <v>824</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G216" s="0" t="s">
-        <v>825</v>
+        <v>49</v>
       </c>
     </row>
     <row r="217" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A217" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="B217" s="0" t="s">
         <v>826</v>
       </c>
-      <c r="B217" s="0" t="s">
+      <c r="C217" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D217" s="0" t="s">
         <v>827</v>
       </c>
-      <c r="C217" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D217" s="0" t="s">
+      <c r="E217" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" s="0" t="s">
         <v>828</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="218" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A218" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="B218" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="B218" s="0" t="s">
+      <c r="C218" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D218" s="0" t="s">
         <v>831</v>
-      </c>
-[...4 lines deleted...]
-        <v>832</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
     </row>
     <row r="219" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A219" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="B219" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="B219" s="0" t="s">
+      <c r="C219" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D219" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="C219" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D219" s="0" t="s">
+      <c r="E219" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G219" s="0" t="s">
         <v>836</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="220" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A220" s="4" t="s">
         <v>837</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>838</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="221" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A221" s="4" t="s">
         <v>841</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>842</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>25</v>
+        <v>146</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="222" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A222" s="4" t="s">
         <v>845</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>846</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>847</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>238</v>
+        <v>73</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>848</v>
+        <v>49</v>
       </c>
     </row>
     <row r="223" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A223" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B223" s="0" t="s">
+      <c r="C223" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D223" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C223" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D223" s="0" t="s">
+      <c r="E223" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G223" s="0" t="s">
         <v>851</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="224" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A224" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="B224" s="0" t="s">
+      <c r="C224" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D224" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="C224" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="0" t="s">
+      <c r="E224" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G224" s="0" t="s">
         <v>855</v>
-      </c>
-[...7 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="225" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A225" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>857</v>
       </c>
-      <c r="B225" s="0" t="s">
+      <c r="C225" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D225" s="0" t="s">
         <v>858</v>
       </c>
-      <c r="C225" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D225" s="0" t="s">
+      <c r="E225" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="G225" s="0" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="226" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A226" s="4" t="s">
         <v>860</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>861</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>22</v>
+        <v>379</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>862</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="227" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A227" s="4" t="s">
         <v>864</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>865</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>824</v>
+        <v>866</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="228" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A228" s="4" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>64</v>
+        <v>193</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>65</v>
+        <v>225</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>869</v>
+        <v>49</v>
       </c>
     </row>
     <row r="229" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A229" s="4" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="230" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A230" s="4" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>876</v>
+        <v>835</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="231" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A231" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>878</v>
       </c>
-      <c r="B231" s="0" t="s">
+      <c r="C231" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D231" s="0" t="s">
         <v>879</v>
       </c>
-      <c r="C231" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D231" s="0" t="s">
+      <c r="E231" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>880</v>
-      </c>
-[...7 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="232" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A232" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="B232" s="0" t="s">
+      <c r="C232" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D232" s="0" t="s">
         <v>883</v>
       </c>
-      <c r="C232" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>41</v>
+        <v>884</v>
       </c>
     </row>
     <row r="233" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A233" s="4" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="234" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A234" s="4" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>181</v>
+        <v>113</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>41</v>
+        <v>892</v>
       </c>
     </row>
     <row r="235" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A235" s="4" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>892</v>
+        <v>647</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>893</v>
+        <v>49</v>
       </c>
     </row>
     <row r="236" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A236" s="4" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>895</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>137</v>
+        <v>82</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="237" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A237" s="4" t="s">
         <v>898</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>899</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>64</v>
+        <v>193</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="238" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A238" s="4" t="s">
         <v>901</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>902</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>181</v>
+        <v>47</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>182</v>
+        <v>246</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="239" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A239" s="4" t="s">
         <v>905</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>906</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>907</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>182</v>
+        <v>146</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="240" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A240" s="4" t="s">
         <v>909</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>910</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>912</v>
+        <v>49</v>
       </c>
     </row>
     <row r="241" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A241" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="B241" s="0" t="s">
+      <c r="C241" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D241" s="0" t="s">
         <v>914</v>
       </c>
-      <c r="C241" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D241" s="0" t="s">
+      <c r="E241" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G241" s="0" t="s">
         <v>915</v>
-      </c>
-[...7 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="242" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A242" s="4" t="s">
+        <v>916</v>
+      </c>
+      <c r="B242" s="0" t="s">
         <v>917</v>
       </c>
-      <c r="B242" s="0" t="s">
+      <c r="C242" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D242" s="0" t="s">
         <v>918</v>
       </c>
-      <c r="C242" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="0" t="s">
+      <c r="E242" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G242" s="0" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="243" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A243" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>921</v>
       </c>
-      <c r="B243" s="0" t="s">
+      <c r="C243" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D243" s="0" t="s">
         <v>922</v>
       </c>
-      <c r="C243" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D243" s="0" t="s">
+      <c r="E243" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G243" s="0" t="s">
         <v>923</v>
-      </c>
-[...7 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="244" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A244" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>925</v>
       </c>
-      <c r="B244" s="0" t="s">
+      <c r="C244" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D244" s="0" t="s">
         <v>926</v>
       </c>
-      <c r="C244" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D244" s="0" t="s">
+      <c r="E244" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G244" s="0" t="s">
         <v>927</v>
-      </c>
-[...7 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="245" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A245" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>929</v>
       </c>
-      <c r="B245" s="0" t="s">
+      <c r="C245" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D245" s="0" t="s">
         <v>930</v>
       </c>
-      <c r="C245" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="0" t="s">
+      <c r="E245" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>931</v>
-      </c>
-[...7 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="246" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A246" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>933</v>
       </c>
-      <c r="B246" s="0" t="s">
+      <c r="C246" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D246" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="C246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="0" t="s">
+      <c r="E246" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G246" s="0" t="s">
         <v>935</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="247" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A247" s="4" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="248" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A248" s="4" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>58</v>
+        <v>193</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>59</v>
+        <v>194</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="249" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A249" s="4" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>946</v>
+        <v>49</v>
       </c>
     </row>
     <row r="250" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A250" s="4" t="s">
-        <v>7</v>
+        <v>944</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>8</v>
+        <v>947</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>9</v>
+        <v>948</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>949</v>
       </c>
     </row>
     <row r="251" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A251" s="4" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="252" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A252" s="4" t="s">
-        <v>13</v>
+        <v>954</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>14</v>
+        <v>955</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>15</v>
+        <v>956</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>16</v>
+        <v>957</v>
       </c>
     </row>
     <row r="253" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A253" s="4" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>951</v>
+        <v>8</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>952</v>
+        <v>9</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>953</v>
+        <v>12</v>
       </c>
     </row>
     <row r="254" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A254" s="4" t="s">
-        <v>13</v>
+        <v>958</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
     </row>
     <row r="255" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A255" s="4" t="s">
-        <v>957</v>
+        <v>13</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>958</v>
+        <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>959</v>
+        <v>15</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>960</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A256" s="4" t="s">
-        <v>961</v>
+        <v>13</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>962</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="257" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A257" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B257" s="0" t="s">
         <v>965</v>
       </c>
-      <c r="B257" s="0" t="s">
+      <c r="C257" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D257" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="C257" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D257" s="0" t="s">
+      <c r="E257" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G257" s="0" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="258" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A258" s="4" t="s">
         <v>968</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>969</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>970</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>41</v>
+        <v>971</v>
       </c>
     </row>
     <row r="259" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A259" s="4" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>182</v>
+        <v>73</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="260" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A260" s="4" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="261" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A261" s="4" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>981</v>
+        <v>49</v>
       </c>
     </row>
     <row r="262" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A262" s="4" t="s">
         <v>982</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>983</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>836</v>
+        <v>984</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>64</v>
+        <v>193</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="263" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A263" s="4" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>967</v>
+        <v>988</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>156</v>
+        <v>33</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>987</v>
+        <v>49</v>
       </c>
     </row>
     <row r="264" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A264" s="4" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>238</v>
+        <v>173</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="265" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A265" s="4" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>994</v>
+        <v>847</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>225</v>
+        <v>73</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="266" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A266" s="4" t="s">
         <v>996</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>997</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G266" s="0" t="s">
         <v>998</v>
-      </c>
-[...7 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="267" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A267" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="B267" s="0" t="s">
         <v>1000</v>
       </c>
-      <c r="B267" s="0" t="s">
+      <c r="C267" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D267" s="0" t="s">
         <v>1001</v>
       </c>
-      <c r="C267" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="268" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A268" s="4" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>78</v>
+        <v>1005</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="269" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A269" s="4" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>65</v>
+        <v>233</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="270" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A270" s="4" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>1010</v>
+        <v>86</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>536</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="271" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A271" s="4" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F271" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" s="0" t="s">
         <v>1013</v>
-      </c>
-[...13 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="272" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A272" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>1016</v>
       </c>
-      <c r="B272" s="0" t="s">
+      <c r="C272" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D272" s="0" t="s">
         <v>1017</v>
       </c>
-      <c r="C272" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D272" s="0" t="s">
+      <c r="E272" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G272" s="0" t="s">
         <v>1018</v>
-      </c>
-[...7 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="273" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A273" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B273" s="0" t="s">
         <v>1020</v>
       </c>
-      <c r="B273" s="0" t="s">
+      <c r="C273" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D273" s="0" t="s">
         <v>1021</v>
       </c>
-      <c r="C273" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D273" s="0" t="s">
+      <c r="E273" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="G273" s="0" t="s">
         <v>1022</v>
-      </c>
-[...7 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="274" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A274" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>1024</v>
       </c>
-      <c r="B274" s="0" t="s">
+      <c r="C274" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D274" s="0" t="s">
         <v>1025</v>
       </c>
-      <c r="C274" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D274" s="0" t="s">
+      <c r="E274" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="G274" s="0" t="s">
         <v>1026</v>
-      </c>
-[...7 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="275" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A275" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B275" s="0" t="s">
         <v>1028</v>
       </c>
-      <c r="B275" s="0" t="s">
+      <c r="C275" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D275" s="0" t="s">
         <v>1029</v>
       </c>
-      <c r="C275" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D275" s="0" t="s">
+      <c r="E275" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F275" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G275" s="0" t="s">
         <v>1030</v>
-      </c>
-[...7 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="276" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A276" s="4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>1032</v>
       </c>
-      <c r="B276" s="0" t="s">
+      <c r="C276" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D276" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="C276" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D276" s="0" t="s">
+      <c r="E276" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G276" s="0" t="s">
         <v>1034</v>
-      </c>
-[...7 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="277" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A277" s="4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B277" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="B277" s="0" t="s">
+      <c r="C277" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D277" s="0" t="s">
         <v>1037</v>
       </c>
-      <c r="C277" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D277" s="0" t="s">
+      <c r="E277" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F277" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G277" s="0" t="s">
         <v>1038</v>
-      </c>
-[...7 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="278" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A278" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G278" s="0" t="s">
         <v>1042</v>
-      </c>
-[...16 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="279" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A279" s="4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D279" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F279" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G279" s="0" t="s">
         <v>1046</v>
-      </c>
-[...16 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="280" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A280" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>1050</v>
       </c>
-      <c r="B280" s="0" t="s">
+      <c r="F280" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="C280" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D280" s="0" t="s">
+      <c r="G280" s="0" t="s">
         <v>1052</v>
-      </c>
-[...7 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="281" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A281" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B281" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="B281" s="0" t="s">
+      <c r="C281" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D281" s="0" t="s">
         <v>1055</v>
       </c>
-      <c r="C281" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D281" s="0" t="s">
+      <c r="E281" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F281" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="G281" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="E281" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G281" s="0" t="s">
+    </row>
+    <row r="282" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="4" t="s">
         <v>1057</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C282" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D282" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E282" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F282" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G282" s="0" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="283" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C283" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D283" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E283" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="284" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>1068</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="DIR-2026-3862-CCMP"/>
-[...274 lines deleted...]
-    <hyperlink ref="B281" r:id="rId276" display="CHC-2009-2319-MA"/>
+    <hyperlink ref="B6" r:id="rId1" display="ADM-2026-4251-OVR"/>
+    <hyperlink ref="B7" r:id="rId2" display="ADM-2026-4236-OVR"/>
+    <hyperlink ref="B8" r:id="rId3" display="DIR-2026-3862-COA"/>
+    <hyperlink ref="B9" r:id="rId4" display="ADM-2026-3405-OVR"/>
+    <hyperlink ref="B10" r:id="rId5" display="EAR-2026-2597-AH-HCA-ED1"/>
+    <hyperlink ref="B11" r:id="rId6" display="ADM-2026-2339-CWNC"/>
+    <hyperlink ref="B12" r:id="rId7" display="ADM-2026-1607-OVR"/>
+    <hyperlink ref="B13" r:id="rId8" display="ADM-2026-1323-OVR"/>
+    <hyperlink ref="B14" r:id="rId9" display="EAR-2026-1255-TOIA-VHCA"/>
+    <hyperlink ref="B15" r:id="rId10" display="EAR-2026-975-AH-HCA"/>
+    <hyperlink ref="B16" r:id="rId11" display="EAR-2026-731-AH-HCA-PHP"/>
+    <hyperlink ref="B17" r:id="rId12" display="ADM-2026-696-OVR"/>
+    <hyperlink ref="B18" r:id="rId13" display="ADM-2026-272-OVR"/>
+    <hyperlink ref="B19" r:id="rId14" display="ADM-2026-271-OVR"/>
+    <hyperlink ref="B20" r:id="rId15" display="EAR-2026-211-AH-VHCA"/>
+    <hyperlink ref="B21" r:id="rId16" display="ADM-2026-64-OVR-ADU"/>
+    <hyperlink ref="B22" r:id="rId17" display="ADM-2026-63-OVR-ADU"/>
+    <hyperlink ref="B23" r:id="rId18" display="ENV-2025-7040-CE"/>
+    <hyperlink ref="B24" r:id="rId19" display="DIR-2025-7039-CDO"/>
+    <hyperlink ref="B25" r:id="rId20" display="ADM-2025-6941-OVR"/>
+    <hyperlink ref="B26" r:id="rId21" display="ADM-2025-6803-CLR"/>
+    <hyperlink ref="B27" r:id="rId22" display="ADM-2025-6737-CLR"/>
+    <hyperlink ref="B28" r:id="rId23" display="DIR-2024-3486-TOC-M1"/>
+    <hyperlink ref="B29" r:id="rId24" display="DIR-2025-6356-SPPC"/>
+    <hyperlink ref="B30" r:id="rId25" display="DIR-2025-6193-SPPC"/>
+    <hyperlink ref="B31" r:id="rId26" display="EAR-2025-5803-DB-AH-HCA"/>
+    <hyperlink ref="B32" r:id="rId27" display="ADM-2025-5746-OVR"/>
+    <hyperlink ref="B33" r:id="rId28" display="CPC-2025-5714-GPA-ZC-HD-CU2-PR"/>
+    <hyperlink ref="B34" r:id="rId29" display="ZA-2025-5705-ZV"/>
+    <hyperlink ref="B35" r:id="rId30" display="ENV-2025-5487-CE"/>
+    <hyperlink ref="B36" r:id="rId31" display="PAR-2025-5230-TOIA"/>
+    <hyperlink ref="B37" r:id="rId32" display="ADM-2025-5114-OVR"/>
+    <hyperlink ref="B38" r:id="rId33" display="DIR-2025-5106-DRB-SPPC-HCA"/>
+    <hyperlink ref="B39" r:id="rId34" display="EAR-2025-5101-AH-HCA-SPPC-RED1"/>
+    <hyperlink ref="B40" r:id="rId35" display="EAR-2025-5079-DB-VHCA"/>
+    <hyperlink ref="B41" r:id="rId36" display="ADM-2025-5038-OVR"/>
+    <hyperlink ref="B42" r:id="rId37" display="ADM-2025-4805-OVR"/>
+    <hyperlink ref="B43" r:id="rId38" display="ADM-2025-4633-OVR"/>
+    <hyperlink ref="B44" r:id="rId39" display="CPC-2025-4636-CU3-WDI"/>
+    <hyperlink ref="B45" r:id="rId40" display="ADM-2025-4624-CLR"/>
+    <hyperlink ref="B46" r:id="rId41" display="EAR-2025-4599-AH-VHCA"/>
+    <hyperlink ref="B47" r:id="rId42" display="EAR-2025-4592-AH-VHCA"/>
+    <hyperlink ref="B48" r:id="rId43" display="DIR-2025-4575-TOC-WDI-HCA"/>
+    <hyperlink ref="B49" r:id="rId44" display="VTT-74423-M1"/>
+    <hyperlink ref="B50" r:id="rId45" display="PAR-2025-4520-AH-RED1"/>
+    <hyperlink ref="B51" r:id="rId46" display="ZA-2025-4186-CU2-WDI"/>
+    <hyperlink ref="B52" r:id="rId47" display="ADM-2025-3632-OVR"/>
+    <hyperlink ref="B53" r:id="rId48" display="PAR-2025-3547-AH-RED1"/>
+    <hyperlink ref="B54" r:id="rId49" display="PAR-2025-3400-AH-PHP"/>
+    <hyperlink ref="B55" r:id="rId50" display="EAR-2025-3353-TOC-VHCA-HES"/>
+    <hyperlink ref="B56" r:id="rId51" display="PAR-2025-3256-TOIA"/>
+    <hyperlink ref="B57" r:id="rId52" display="PAR-2025-3241-AHRF"/>
+    <hyperlink ref="B58" r:id="rId53" display="DIR-2025-3215-SPPC-DRB"/>
+    <hyperlink ref="B59" r:id="rId54" display="EAR-2025-3209-AH-VHCA-RED1"/>
+    <hyperlink ref="B60" r:id="rId55" display="ADM-2025-2858-AFC"/>
+    <hyperlink ref="B61" r:id="rId56" display="EAR-2025-3104-AH-HES-CDO-HCA"/>
+    <hyperlink ref="B62" r:id="rId57" display="ADM-2025-3058-DB-RED1-VHCA"/>
+    <hyperlink ref="B63" r:id="rId58" display="ADM-2025-3010-OVR"/>
+    <hyperlink ref="B64" r:id="rId59" display="DIR-2025-2973-CDO-HCA"/>
+    <hyperlink ref="B65" r:id="rId60" display="ADM-2025-2649-OVR"/>
+    <hyperlink ref="B66" r:id="rId61" display="EAR-2025-2465-DB-HCA"/>
+    <hyperlink ref="B67" r:id="rId62" display="PAR-2025-2332-AHRF"/>
+    <hyperlink ref="B68" r:id="rId63" display="ADM-2025-2190-OVR"/>
+    <hyperlink ref="B69" r:id="rId64" display="DIR-2025-2184-SPPC"/>
+    <hyperlink ref="B70" r:id="rId65" display="CPC-2025-2171-DB-CU3-VHCA"/>
+    <hyperlink ref="B71" r:id="rId66" display="CPC-2025-2081-DB-VHCA"/>
+    <hyperlink ref="B72" r:id="rId67" display="PAR-2025-1932-AHRF"/>
+    <hyperlink ref="B73" r:id="rId68" display="DIR-2025-1878-TOC-HCA"/>
+    <hyperlink ref="B74" r:id="rId69" display="ADM-2025-1826-OVR"/>
+    <hyperlink ref="B75" r:id="rId70" display="ADM-2025-1820-DB-CDO-VHCA-RED1"/>
+    <hyperlink ref="B76" r:id="rId71" display="ADM-2025-1796-DB-VHCA-RED1"/>
+    <hyperlink ref="B77" r:id="rId72" display="DIR-2025-1556-CDP-MEL-HCA"/>
+    <hyperlink ref="B78" r:id="rId73" display="DIR-2025-1492-SPPC"/>
+    <hyperlink ref="B79" r:id="rId74" display="CPC-2025-1483-GPA-HD-ZV-ADJ"/>
+    <hyperlink ref="B80" r:id="rId75" display="PAR-2025-1422-AHRF-PHP"/>
+    <hyperlink ref="B81" r:id="rId76" display="ADM-2025-1428-DB-VHCA-RED1"/>
+    <hyperlink ref="B82" r:id="rId77" display="ADM-2025-1419-DB-VHCA-RED1"/>
+    <hyperlink ref="B83" r:id="rId78" display="ADM-2025-1390-DB-HCA-RED1"/>
+    <hyperlink ref="B84" r:id="rId79" display="ADM-2025-1537-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B85" r:id="rId80" display="ADM-2025-1336-DB-VHCA-RED1"/>
+    <hyperlink ref="B86" r:id="rId81" display="EAR-2025-1110-DB"/>
+    <hyperlink ref="B87" r:id="rId82" display="DIR-2025-1040-TOC-SPPC-HCA"/>
+    <hyperlink ref="B88" r:id="rId83" display="ADM-2025-1018-DB-RED1-VHCA"/>
+    <hyperlink ref="B89" r:id="rId84" display="ADM-2025-861-DB-VHCA-RED1"/>
+    <hyperlink ref="B90" r:id="rId85" display="ADM-2025-764-DB-HCA-RED1"/>
+    <hyperlink ref="B91" r:id="rId86" display="PAR-2025-620-TOC"/>
+    <hyperlink ref="B92" r:id="rId87" display="ADM-2025-492-OVR"/>
+    <hyperlink ref="B93" r:id="rId88" display="ADM-2025-313-DB-VHCA-RED1"/>
+    <hyperlink ref="B94" r:id="rId89" display="ADM-2025-225-OVR"/>
+    <hyperlink ref="B95" r:id="rId90" display="ADM-2025-112-OVR"/>
+    <hyperlink ref="B96" r:id="rId91" display="ADM-2024-8133-OVR"/>
+    <hyperlink ref="B97" r:id="rId92" display="PAR-2024-8047-AHRF-RED1"/>
+    <hyperlink ref="B98" r:id="rId93" display="PAR-2024-7957-AHRF-RED1"/>
+    <hyperlink ref="B99" r:id="rId94" display="ADM-2024-7853-OVR"/>
+    <hyperlink ref="B100" r:id="rId95" display="ADM-2024-7750-DB-HCA-RED1"/>
+    <hyperlink ref="B101" r:id="rId96" display="ADM-2024-7644-DB-VHCA-RED1"/>
+    <hyperlink ref="B102" r:id="rId97" display="AA-2024-7618-PM-HCA"/>
+    <hyperlink ref="B103" r:id="rId98" display="ADM-2024-7600-DB-RED1-HCA"/>
+    <hyperlink ref="B104" r:id="rId99" display="ADM-2024-7472-DB-VHCA-ED1"/>
+    <hyperlink ref="B105" r:id="rId100" display="PAR-2024-7440-AHRF"/>
+    <hyperlink ref="B106" r:id="rId101" display="ADM-2024-7368-CLR"/>
+    <hyperlink ref="B107" r:id="rId102" display="ADM-2024-7278-DB-HCA-RED1"/>
+    <hyperlink ref="B108" r:id="rId103" display="PAR-2024-7138-TOC"/>
+    <hyperlink ref="B109" r:id="rId104" display="CPC-2024-7115-DB-WDI-HCA-PHP"/>
+    <hyperlink ref="B110" r:id="rId105" display="ADM-2024-6967-CLR"/>
+    <hyperlink ref="B111" r:id="rId106" display="ADM-2024-6968-DB-VHCA-RED1"/>
+    <hyperlink ref="B112" r:id="rId107" display="CPC-2024-6937-DB-DRB-SPPC-VHCA"/>
+    <hyperlink ref="B113" r:id="rId108" display="AA-2024-6916-PM"/>
+    <hyperlink ref="B114" r:id="rId109" display="ADM-2024-6889-DB-VHCA-RED1"/>
+    <hyperlink ref="B115" r:id="rId110" display="PAR-2024-6763-AHRF-RED1"/>
+    <hyperlink ref="B116" r:id="rId111" display="ADM-2024-6720-DB-HCA-RED1"/>
+    <hyperlink ref="B117" r:id="rId112" display="PAR-2024-6602-AHRF-RED1"/>
+    <hyperlink ref="B118" r:id="rId113" display="DIR-2024-6581-SPPC-HCA"/>
+    <hyperlink ref="B119" r:id="rId114" display="DIR-2024-6556-CDP-MEL-HCA"/>
+    <hyperlink ref="B120" r:id="rId115" display="DIR-2024-6363-TOC-VHCA"/>
+    <hyperlink ref="B121" r:id="rId116" display="ADM-2024-6306-DB-VHCA-ED1"/>
+    <hyperlink ref="B122" r:id="rId117" display="ADM-2024-6264-DB-VHCA-RED1"/>
+    <hyperlink ref="B123" r:id="rId118" display="ADM-2024-6205-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B124" r:id="rId119" display="PAR-2024-6138-AHRF-ED1"/>
+    <hyperlink ref="B125" r:id="rId120" display="ADM-2024-6039-DB-VHCA-ED1"/>
+    <hyperlink ref="B126" r:id="rId121" display="ADM-2024-5994-OVR"/>
+    <hyperlink ref="B127" r:id="rId122" display="ENV-2024-5978-CE"/>
+    <hyperlink ref="B128" r:id="rId123" display="CPC-2024-5977-DB-VHCA"/>
+    <hyperlink ref="B129" r:id="rId124" display="PAR-2024-5944-AHRF"/>
+    <hyperlink ref="B130" r:id="rId125" display="PAR-2024-5926-AHRF-ED1"/>
+    <hyperlink ref="B131" r:id="rId126" display="ADM-2024-5765-DB-VHCA-ED1"/>
+    <hyperlink ref="B132" r:id="rId127" display="ADM-2024-5410-DB-VHCA-ED1"/>
+    <hyperlink ref="B133" r:id="rId128" display="ADM-2024-5286-DB-VHCA-RED1"/>
+    <hyperlink ref="B134" r:id="rId129" display="PAR-2024-5275-AHRF-ED1"/>
+    <hyperlink ref="B135" r:id="rId130" display="ADM-2024-5244-DB-VHCA-ED1"/>
+    <hyperlink ref="B136" r:id="rId131" display="ZA-2024-5209-CUB"/>
+    <hyperlink ref="B137" r:id="rId132" display="ADM-2024-5202-DB-PHP-VHCA"/>
+    <hyperlink ref="B138" r:id="rId133" display="ADM-2024-5124-DB-HCA-RED1"/>
+    <hyperlink ref="B139" r:id="rId134" display="ADM-2024-5097-DB-VHCA"/>
+    <hyperlink ref="B140" r:id="rId135" display="DIR-2024-4955-TOC-HCA"/>
+    <hyperlink ref="B141" r:id="rId136" display="ADM-2024-4864-OVR"/>
+    <hyperlink ref="B142" r:id="rId137" display="DIR-2024-4757-CDP-MEL-HCA"/>
+    <hyperlink ref="B143" r:id="rId138" display="ADM-2024-4622-DB-PHP-VHCA"/>
+    <hyperlink ref="B144" r:id="rId139" display="ADM-2024-4609-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B145" r:id="rId140" display="ADM-2024-4488-DB-VHCA-ED1"/>
+    <hyperlink ref="B146" r:id="rId141" display="DIR-2024-4238-SPPC"/>
+    <hyperlink ref="B147" r:id="rId142" display="ADM-2024-4132-DB-HCA-ED1"/>
+    <hyperlink ref="B148" r:id="rId143" display="PAR-2024-4088-AHRF-ED1"/>
+    <hyperlink ref="B149" r:id="rId144" display="ENV-2024-4034-CE"/>
+    <hyperlink ref="B150" r:id="rId145" display="DIR-2024-3993-SPPC-HCA"/>
+    <hyperlink ref="B151" r:id="rId146" display="ADM-2024-3911-OVR"/>
+    <hyperlink ref="B152" r:id="rId147" display="PAR-2024-3814-AHRF-ED1"/>
+    <hyperlink ref="B153" r:id="rId148" display="DIR-2017-3437-CDP-MEL-AMDT1"/>
+    <hyperlink ref="B154" r:id="rId149" display="ADM-2024-3816-DB-HCA-ED1"/>
+    <hyperlink ref="B155" r:id="rId150" display="DIR-2024-3782-TOC-SPPA-HCA"/>
+    <hyperlink ref="B156" r:id="rId151" display="ADM-2024-3742-DB-SPPC-VHCA-ED1"/>
+    <hyperlink ref="B157" r:id="rId152" display="PAR-2024-3657-AHRF"/>
+    <hyperlink ref="B158" r:id="rId153" display="EAR-2024-3672-DB-VHCA"/>
+    <hyperlink ref="B159" r:id="rId154" display="PAR-2024-3446-AHRF-ED1"/>
+    <hyperlink ref="B160" r:id="rId155" display="ADM-2024-3416-OVR"/>
+    <hyperlink ref="B161" r:id="rId156" display="PAR-2024-3367-AHRF-ED1"/>
+    <hyperlink ref="B162" r:id="rId157" display="ADM-2024-3147-OVR"/>
+    <hyperlink ref="B163" r:id="rId158" display="ADM-2024-3032-OVR"/>
+    <hyperlink ref="B164" r:id="rId159" display="ZA-2024-3002-CUB"/>
+    <hyperlink ref="B165" r:id="rId160" display="ADM-2024-2995-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B166" r:id="rId161" display="PAR-2024-2821-AHRF-PHP"/>
+    <hyperlink ref="B167" r:id="rId162" display="ADM-2024-2469-DB-ED1-VHCA"/>
+    <hyperlink ref="B168" r:id="rId163" display="PAR-2024-2425-AHRF-ED1"/>
+    <hyperlink ref="B169" r:id="rId164" display="ADM-2024-2392-OVR"/>
+    <hyperlink ref="B170" r:id="rId165" display="CPC-2024-2303-CA"/>
+    <hyperlink ref="B171" r:id="rId166" display="PAR-2024-2287-AHRF-ED1"/>
+    <hyperlink ref="B172" r:id="rId167" display="ADM-2024-2230-DB-HCA-ED1"/>
+    <hyperlink ref="B173" r:id="rId168" display="ADM-2024-2209-DB-SPPC-HCA-ED1"/>
+    <hyperlink ref="B174" r:id="rId169" display="PAR-2024-2076-AHRF-ED1"/>
+    <hyperlink ref="B175" r:id="rId170" display="ADM-2024-2066-DB-HCA-ED1"/>
+    <hyperlink ref="B176" r:id="rId171" display="PAR-2024-2042-AHRF-ED1"/>
+    <hyperlink ref="B177" r:id="rId172" display="ADM-2024-1936-DB-VHCA-ED1"/>
+    <hyperlink ref="B178" r:id="rId173" display="PAR-2024-1945-AHRF-ED1"/>
+    <hyperlink ref="B179" r:id="rId174" display="DIR-2024-1933-TOC-VHCA"/>
+    <hyperlink ref="B180" r:id="rId175" display="ADM-2024-1840-CLR"/>
+    <hyperlink ref="B181" r:id="rId176" display="ADM-2024-1669-DB-ED1-HCA"/>
+    <hyperlink ref="B182" r:id="rId177" display="PAR-2024-1618-AHRF-ED1"/>
+    <hyperlink ref="B183" r:id="rId178" display="PAR-2024-1599-AHRF"/>
+    <hyperlink ref="B184" r:id="rId179" display="ADM-2024-1431-DB-HCA-ED1"/>
+    <hyperlink ref="B185" r:id="rId180" display="PAR-2024-1302-AHRF-PHP"/>
+    <hyperlink ref="B186" r:id="rId181" display="ADM-2024-1275-OVR"/>
+    <hyperlink ref="B187" r:id="rId182" display="DIR-2024-1271-SPPC-WDI"/>
+    <hyperlink ref="B188" r:id="rId183" display="PAR-2024-1242-AHRF-ED1"/>
+    <hyperlink ref="B189" r:id="rId184" display="ADM-2024-1068-OVR"/>
+    <hyperlink ref="B190" r:id="rId185" display="ADM-2024-1046-DB-VHCA-ED1"/>
+    <hyperlink ref="B191" r:id="rId186" display="CPC-2024-914-DB-SPPC-VHCA"/>
+    <hyperlink ref="B192" r:id="rId187" display="CPC-2024-901-DB-VHCA"/>
+    <hyperlink ref="B193" r:id="rId188" display="ZA-2024-45-CU2-ADJ-F"/>
+    <hyperlink ref="B194" r:id="rId189" display="CPC-2024-480-DB-SPR-VHCA"/>
+    <hyperlink ref="B195" r:id="rId190" display="ADM-2024-354-OVR"/>
+    <hyperlink ref="B196" r:id="rId191" display="APCW-2024-275-SPE-SPP-CDP"/>
+    <hyperlink ref="B197" r:id="rId192" display="PAR-2024-107-RDP"/>
+    <hyperlink ref="B198" r:id="rId193" display="ADM-2024-85-DB-VHCA-ED1"/>
+    <hyperlink ref="B199" r:id="rId194" display="ADM-2024-22-RDP"/>
+    <hyperlink ref="B200" r:id="rId195" display="ADM-2023-8478-DB-HCA-ED1"/>
+    <hyperlink ref="B201" r:id="rId196" display="DIR-2023-8477-SPP"/>
+    <hyperlink ref="B202" r:id="rId197" display="ADM-2023-8262-DB-VHCA-ED1"/>
+    <hyperlink ref="B203" r:id="rId198" display="ADM-2023-8145-DB-VHCA-ED1"/>
+    <hyperlink ref="B204" r:id="rId199" display="CPC-2023-8134-DB-CU-CCMP-SPR-HCA"/>
+    <hyperlink ref="B205" r:id="rId200" display="ADM-2023-8053-OVR"/>
+    <hyperlink ref="B206" r:id="rId201" display="PAR-2023-8050-VHCA-ED1"/>
+    <hyperlink ref="B207" r:id="rId202" display="ADM-2023-7897-DB-VHCA-ED1"/>
+    <hyperlink ref="B208" r:id="rId203" display="ADM-2023-7886-RDP"/>
+    <hyperlink ref="B209" r:id="rId204" display="DIR-2023-7759-TOC-CDO-HCA"/>
+    <hyperlink ref="B210" r:id="rId205" display="CPC-2023-7720-DB-DRB-SPP-HCA"/>
+    <hyperlink ref="B211" r:id="rId206" display="ADM-2023-7481-OVR"/>
+    <hyperlink ref="B212" r:id="rId207" display="ADM-2023-7479-DB-SPP-VHCA-ED1"/>
+    <hyperlink ref="B213" r:id="rId208" display="ADM-2023-7330-OVR"/>
+    <hyperlink ref="B214" r:id="rId209" display="PAR-2023-7244-AHRF-ED1"/>
+    <hyperlink ref="B215" r:id="rId210" display="PAR-2023-7064-AHRF-ED1"/>
+    <hyperlink ref="B216" r:id="rId211" display="ADM-2023-7059-CLR"/>
+    <hyperlink ref="B217" r:id="rId212" display="DIR-2023-7025-SPP"/>
+    <hyperlink ref="B218" r:id="rId213" display="ADM-2023-6902-OVR"/>
+    <hyperlink ref="B219" r:id="rId214" display="ADM-2023-6745-DB-VHCA"/>
+    <hyperlink ref="B220" r:id="rId215" display="ADM-2023-6687-DB-VHCA-ED1"/>
+    <hyperlink ref="B221" r:id="rId216" display="ADM-2023-6623-DB-HCA-ED1"/>
+    <hyperlink ref="B222" r:id="rId217" display="ADM-2023-6566-RDP"/>
+    <hyperlink ref="B223" r:id="rId218" display="DIR-2023-6417-RAO"/>
+    <hyperlink ref="B224" r:id="rId219" display="DIR-2023-5957-SPP-HCA"/>
+    <hyperlink ref="B225" r:id="rId220" display="DIR-2023-6330-POD"/>
+    <hyperlink ref="B226" r:id="rId221" display="DIR-2023-6244-TOC-SPR-VHCA"/>
+    <hyperlink ref="B227" r:id="rId222" display="DIR-2023-6234-SPP"/>
+    <hyperlink ref="B228" r:id="rId223" display="ADM-2023-6145-RDP-ED1"/>
+    <hyperlink ref="B229" r:id="rId224" display="ADM-2023-5782-DB-ED1-HCA"/>
+    <hyperlink ref="B230" r:id="rId225" display="PAR-2023-5741-AHRF-PHP"/>
+    <hyperlink ref="B231" r:id="rId226" display="ZA-2023-5732-CUB"/>
+    <hyperlink ref="B232" r:id="rId227" display="ADM-2023-5547-OVR"/>
+    <hyperlink ref="B233" r:id="rId228" display="ADM-2023-5316-DB-HCA-ED1"/>
+    <hyperlink ref="B234" r:id="rId229" display="ADM-2023-4941-DB-HCA-ED1"/>
+    <hyperlink ref="B235" r:id="rId230" display="PAR-2023-4894-AHRF-PHP"/>
+    <hyperlink ref="B236" r:id="rId231" display="ADM-2023-4924-CLR"/>
+    <hyperlink ref="B237" r:id="rId232" display="ADM-2023-5102-CPIOC"/>
+    <hyperlink ref="B238" r:id="rId233" display="ADM-2023-4712-CWC"/>
+    <hyperlink ref="B239" r:id="rId234" display="ADM-2023-4680-DB-VHCA-ED1"/>
+    <hyperlink ref="B240" r:id="rId235" display="PAR-2023-4627-AHRF-ED1"/>
+    <hyperlink ref="B241" r:id="rId236" display="DIR-2023-4463-TOC-HCA"/>
+    <hyperlink ref="B242" r:id="rId237" display="DIR-2023-4323-TOC-CCMP-HCA"/>
+    <hyperlink ref="B243" r:id="rId238" display="ADM-2023-4274-DB-VHCA-ED1"/>
+    <hyperlink ref="B244" r:id="rId239" display="ADM-2023-4166-CLR"/>
+    <hyperlink ref="B245" r:id="rId240" display="ADM-2023-3692-OVR"/>
+    <hyperlink ref="B246" r:id="rId241" display="ZA-2023-3599-ZAD-VHCA-ABD"/>
+    <hyperlink ref="B247" r:id="rId242" display="DIR-2023-3332-SPP"/>
+    <hyperlink ref="B248" r:id="rId243" display="ADM-2023-3138-RDP"/>
+    <hyperlink ref="B249" r:id="rId244" display="PAR-2023-3017-TOC"/>
+    <hyperlink ref="B250" r:id="rId245" display="PAR-2023-3008-AHRF"/>
+    <hyperlink ref="B251" r:id="rId246" display="ADM-2023-2881-DB-HCA-ED1"/>
+    <hyperlink ref="B252" r:id="rId247" display="DIR-2023-2701-SPP"/>
+    <hyperlink ref="B253" r:id="rId248" display="ADM-2023-2573-OVR"/>
+    <hyperlink ref="B254" r:id="rId249" display="PAR-2023-2405-TOC"/>
+    <hyperlink ref="B255" r:id="rId250" display="ADM-2023-1789-OVR"/>
+    <hyperlink ref="B256" r:id="rId251" display="ZA-2023-1782-CUB-CUX-SPP"/>
+    <hyperlink ref="B257" r:id="rId252" display="ADM-2023-1761-OVR"/>
+    <hyperlink ref="B258" r:id="rId253" display="ADM-2023-1373-OVR"/>
+    <hyperlink ref="B259" r:id="rId254" display="ADM-2023-947-DB-HCA"/>
+    <hyperlink ref="B260" r:id="rId255" display="PAR-2023-434-AHRF-PHP"/>
+    <hyperlink ref="B261" r:id="rId256" display="PAR-2022-8578-TOC"/>
+    <hyperlink ref="B262" r:id="rId257" display="DIR-2022-8521-TOC-VHCA"/>
+    <hyperlink ref="B263" r:id="rId258" display="PAR-2022-8260-TOC"/>
+    <hyperlink ref="B264" r:id="rId259" display="DIR-2022-7484-CDO"/>
+    <hyperlink ref="B265" r:id="rId260" display="DIR-2022-7268-TOC-HCA"/>
+    <hyperlink ref="B266" r:id="rId261" display="CPC-2022-7045-CU3-DB-DRB-SPPC-HCA"/>
+    <hyperlink ref="B267" r:id="rId262" display="DIR-2022-6405-CCMP-HCA"/>
+    <hyperlink ref="B268" r:id="rId263" display="ENV-2022-5830-EIR"/>
+    <hyperlink ref="B269" r:id="rId264" display="ZA-2022-3789-ZAA-SPR-WDI"/>
+    <hyperlink ref="B270" r:id="rId265" display="ENV-2022-3039-CE"/>
+    <hyperlink ref="B271" r:id="rId266" display="DIR-2022-3038-SPP"/>
+    <hyperlink ref="B272" r:id="rId267" display="DIR-2022-2184-TOC-SPP-VHCA"/>
+    <hyperlink ref="B273" r:id="rId268" display="DIR-2021-10765-TOC-HCA"/>
+    <hyperlink ref="B274" r:id="rId269" display="VTT-83482-CN-HCA"/>
+    <hyperlink ref="B275" r:id="rId270" display="DIR-2021-2473-TOC-DRB-SPP-HCA"/>
+    <hyperlink ref="B276" r:id="rId271" display="DIR-2021-998-TOC-HCA"/>
+    <hyperlink ref="B277" r:id="rId272" display="DIR-2020-4057-COA"/>
+    <hyperlink ref="B278" r:id="rId273" display="ZA-2020-1178-CUB-ZV"/>
+    <hyperlink ref="B279" r:id="rId274" display="PAR-2019-7308-TOC"/>
+    <hyperlink ref="B280" r:id="rId275" display="CPC-2017-1014-CU-ZAA-SPR"/>
+    <hyperlink ref="B281" r:id="rId276" display="VTT-74876-CN"/>
+    <hyperlink ref="B282" r:id="rId277" display="CPC-2016-1715-GPA-ZC-CU"/>
+    <hyperlink ref="B283" r:id="rId278" display="DIR-2013-2646-SPP"/>
+    <hyperlink ref="B284" r:id="rId279" display="CHC-2009-2319-MA"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>