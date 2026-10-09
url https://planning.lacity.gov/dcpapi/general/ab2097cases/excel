--- v3 (2026-08-29)
+++ v4 (2026-10-09)
@@ -20,51 +20,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\planningcid007\Desktop\work\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1697" uniqueCount="1069">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1745" uniqueCount="1099">
   <si>
     <t xml:space="preserve">Generated on April 18, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
     <t xml:space="preserve">04/13/2023</t>
   </si>
   <si>
@@ -82,138 +82,240 @@
   <si>
     <t xml:space="preserve">Change of use from office to restaurant and expanded to existing restaurant to become one restaurant.</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2023</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2023-1789-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">12265 1/2 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE FROM A RESTAURANT TO A PILATES STUDIO</t>
   </si>
   <si>
     <t xml:space="preserve">Ineligible for Findings</t>
   </si>
   <si>
     <t xml:space="preserve">AB2097 Case Filings Report </t>
   </si>
   <si>
     <t xml:space="preserve">some text here</t>
   </si>
   <si>
+    <t xml:space="preserve">10/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-5153-OVR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No: Not Applicable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15011 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Change of Use of an Existing Vacant Retail Space to a Take-Out Restaurant (Soda Shop)</t>
+  </si>
+  <si>
     <t xml:space="preserve">08/17/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-4251-OVR</t>
   </si>
   <si>
-    <t xml:space="preserve">No: Not Applicable</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">14255 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">SUPPLEMENTAL TO 24016-20000-40660 TO REVISE FLOOR PLAN WITHIN EXISTING BUILDING ENVELOPE. NO CHANGE IN SQUARE FOOTAGE.</t>
   </si>
   <si>
     <t xml:space="preserve">08/14/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-4236-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">3535 N CAHUENGA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use in Suite 200 from Office to Beauty Parlor</t>
   </si>
   <si>
+    <t xml:space="preserve">DIR-2026-4227-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 N VIRGIL AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollywood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNAP approval for change of use from retail to clothing/retail/coffee shop ; no expansion nor addition of SF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/28/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3927-CDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7220 N OWENSMOUTH AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canoga Park - Winnetka - Woodland Hills - West Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction, use, and maintenance of a 120-unit; six-story, approximately 66 feet 3 inches in height; approximately 70,917.6-square foot 100% affordable multi-family residential dwelling</t>
+  </si>
+  <si>
     <t xml:space="preserve">07/24/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2026-3862-COA</t>
   </si>
   <si>
     <t xml:space="preserve">806 S COCHRAN AVE</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Wilshire</t>
   </si>
   <si>
     <t xml:space="preserve">REHABILITATION OF A CONTRIBUTING PROPERTY AND A 603 SF ADDITION TO SIDE AND REAR FACADES</t>
   </si>
   <si>
     <t xml:space="preserve">07/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-3405-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14446 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of Use from retail to health club and tenant improvement in a 2,114 sq. ft. space</t>
   </si>
   <si>
+    <t xml:space="preserve">06/18/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3144-OVR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1905 N KENMORE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demolition of existing garage in Subarea A of the SNAP.</t>
+  </si>
+  <si>
     <t xml:space="preserve">05/22/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">EAR-2026-2597-AH-HCA-ED1</t>
+    <t xml:space="preserve">EAR-2026-2597-AH-AHS-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">1418 S MANSFIELD AVE</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">NEW CONSTRUCTION, 5-STORY, 81-UNIT, 100% AFFORDABLE HOUSING DEVELOPMENT SEEKING (1) on-menu AND (3) OFF-MENU INCENTIVES PER LAMC 12.22.A.39 in RD1.5.</t>
   </si>
   <si>
+    <t xml:space="preserve">05/21/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-2576-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23151 W OXNARD ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Splitting the lot into two lots using SB9.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05/20/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-2532-CDO-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7112 N BAIRD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reseda - West Van Nuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New construction, 6-story, 34-unit, 66' -9 3/8" tall housing development seeking on-and off-menu incentives  per LAMC 12.22.A37.</t>
+  </si>
+  <si>
     <t xml:space="preserve">05/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-2339-CWNC</t>
   </si>
   <si>
     <t xml:space="preserve">1116 N WEST EDGEWARE ROAD 1-4</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
   </si>
   <si>
     <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">04/16/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-1898-AH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes: &lt;= 20% of DU Affordable Exemption</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2101 W 8TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westlake</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A new construction of 7-story, 78'-6'' high, 114-unit mixed use building.</t>
   </si>
   <si>
     <t xml:space="preserve">04/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-1607-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">13273 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE ON FIRST FLOOR of 2,240 SF FROM B-2 TO A-2
 (FROM OFFICE TO CAFE/COFFEE SHOP)</t>
   </si>
   <si>
     <t xml:space="preserve">03/18/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-1323-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">15300 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">All-interior change of use from (E) 7,014 SF restaurant to (N) 7,014 SF mini-market/restaurant and interior remodel.</t>
@@ -239,83 +341,74 @@
   <si>
     <t xml:space="preserve">EAR-2026-975-AH-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">4420 S BROADWAY</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Southeast Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED NEW 5-STORY, 185-UNIT, WITH 4,488 SF COMMERCIAL SPACE, OVER 2-STORY PARKING, MIXED USE DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">02/17/2026</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2026-731-AH-HCA-PHP</t>
   </si>
   <si>
     <t xml:space="preserve">5965 W LEXINGTON AVE</t>
   </si>
   <si>
-    <t xml:space="preserve">13</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Construction of a 100% affordable, 7-story, approx 75-ft in height, 52-unit, multi-family bldg with approx 23,000 sq ft of floor area and zero parking stalls located in the R3-1 Zone.</t>
   </si>
   <si>
     <t xml:space="preserve">02/12/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-696-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">11101 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE OF 488 SQ. FT. MOTOR CENTER TO EXPAND (E) 1,185 SQ. FT. RETAIL TO CREATE (N) 1,673 SQ. FT. RETAILAREA.</t>
   </si>
   <si>
     <t xml:space="preserve">01/21/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-272-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">19004 W VENTURA BLVD</t>
   </si>
   <si>
-    <t xml:space="preserve">3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Encino - Tarzana</t>
   </si>
   <si>
     <t xml:space="preserve">CHNAGE OF USE FROM 718 sqft TAKEOUT RESTAURANT TO COFFEE SHOP</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-271-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14106 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from 787SF Retail to Medical Office</t>
   </si>
   <si>
     <t xml:space="preserve">01/15/2026</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2026-211-AH-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">5519 N ELMER AVE</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
@@ -332,53 +425,50 @@
   <si>
     <t xml:space="preserve">ADM-2026-64-OVR-ADU</t>
   </si>
   <si>
     <t xml:space="preserve">11758 W MAGNOLIA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUCTION OF A NEW 2-STORY BUILDING WITH 3 ADUS PER STATE LAW GC Â§ 66323(a)(4)</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2026-63-OVR-ADU</t>
   </si>
   <si>
     <t xml:space="preserve">11752 W MAGNOLIA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">12/22/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ENV-2025-7040-CE</t>
   </si>
   <si>
     <t xml:space="preserve">21815 W SHERMAN WAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Canoga Park - Winnetka - Woodland Hills - West Hills</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Change of use from retail to restaurant, TI, facade upgrades, Al Fresco dinning area, wall &amp; pole signage on (e) pole sign, demo (e)  1-story detached storage building for (n) const. of 2-story storage building,  (n) loading space w/perimeter fence.</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-7039-CDO</t>
   </si>
   <si>
     <t xml:space="preserve">12/17/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-6941-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14608 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use to gymnasium (children's gym) and interior tenant improvements</t>
   </si>
   <si>
     <t xml:space="preserve">12/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-6803-CLR</t>
   </si>
   <si>
     <t xml:space="preserve">1501 E PLEASANT AVE</t>
@@ -443,74 +533,74 @@
   <si>
     <t xml:space="preserve">EAR-2025-5803-DB-AH-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">4938 W MAPLEWOOD AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLTION OF AN (E) DUPLEX TO DEVELOP A (N) 4-STORY, 32-UNITS, 100% AFFORDABLE HOUSING DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">10/15/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-5746-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14427 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant and T.I. Honey Baked Ham Co.</t>
   </si>
   <si>
     <t xml:space="preserve">10/10/2025</t>
   </si>
   <si>
+    <t xml:space="preserve">ZA-2025-5705-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7712 N SEPULVEDA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Nuys - North Sherman Oaks</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROPOSED SPRAY BOOTH USE TO (E) AUTO BODY REPAIR SHOP</t>
+  </si>
+  <si>
     <t xml:space="preserve">CPC-2025-5714-GPA-ZC-HD-CU2-PR</t>
   </si>
   <si>
     <t xml:space="preserve">525 S VIRGIL AVE</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLITION OF AN (E) 56,072 SF OFFICE BUILDING TO DEVELOP A (N) 252,876 SF, 8-STORY SELF-STORAGE FACILITY.</t>
   </si>
   <si>
-    <t xml:space="preserve">ZA-2025-5705-ZV</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">09/30/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ENV-2025-5487-CE</t>
   </si>
   <si>
     <t xml:space="preserve">6262 N VAN NUYS BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">2,4,6</t>
   </si>
   <si>
     <t xml:space="preserve">North Hollywood - Valley Village,Van Nuys - North Sherman Oaks</t>
   </si>
   <si>
     <t xml:space="preserve">City's Mobility Plan 2035 updates to reclassify streets &amp; Mobility Plan Networks prioritizing pedestrian mobility &amp; safety on streets that are critical to accessing existing &amp; future transit stations in the Orange (G) Line TNP vicinity.</t>
   </si>
   <si>
     <t xml:space="preserve">09/17/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2025-5230-TOIA</t>
   </si>
   <si>
     <t xml:space="preserve">9032 W VENICE BLVD</t>
@@ -524,69 +614,60 @@
   <si>
     <t xml:space="preserve">15030 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant</t>
   </si>
   <si>
     <t xml:space="preserve">09/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-5106-DRB-SPPC-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">1781 S KELTON AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Westwood</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND FLOOR ADDITION TO AND EXISTING SFD FOR A PROPOSED DUPLEX. NEW DETACHED 3 CAR GARAGE WITH ADU ABOVE</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-5101-AH-HCA-SPPC-RED1</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes: &lt;= 20% of DU Affordable Exemption</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1517 N MARIPOSA AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Demo of an existing duplex and the construction of a 100% Affordable AHIP development with a new 17,744 s.f, five-story, 32-unit multi-family use w/zero parking (AB2097) located in the RD1.5-1XL Zone.</t>
   </si>
   <si>
     <t xml:space="preserve">09/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">EAR-2025-5079-DB-VHCA</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Reseda - West Van Nuys</t>
   </si>
   <si>
     <t xml:space="preserve">NEW CONSTRUCTION OF 6-STORY, 34 UNIT, 66' 9 3/8" TALL HOUSING DEVELOPMENT PROJECT SEEKING ON AND OFF MENU INCENTIVES PER LAMC 12.22 A.37</t>
   </si>
   <si>
     <t xml:space="preserve">09/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-5038-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">11954 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of Use: For the first floor from Veterinarian Clinic to Dental office</t>
   </si>
   <si>
     <t xml:space="preserve">08/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-4805-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">4454 N VAN NUYS BLVD</t>
   </si>
@@ -970,53 +1051,50 @@
   <si>
     <t xml:space="preserve">ADM-2025-1826-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">CHANGE OF USE FROM (E) RETAIL TO CREATE 3 TENANT SPACES FOR TAKE-OUT RESTAURANT, MEDICAL OFFICE, AND BEAUTY SALON. INSTALL CANOPIES AT FRONT</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1820-DB-CDO-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">3342 N CHAPMAN ST</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) 4-STORY, 38-UNIT, 100% AFFORDABLE RESIDENTIAL DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">03/25/2025</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2025-1796-DB-VHCA-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">968 S HOOVER ST</t>
   </si>
   <si>
-    <t xml:space="preserve">Westlake</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">new 18-unit 4-story 100% affordable units RED1</t>
   </si>
   <si>
     <t xml:space="preserve">03/14/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-1556-CDP-MEL-HCA</t>
   </si>
   <si>
     <t xml:space="preserve">713 E SUNSET AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Venice</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED (N) ADU</t>
   </si>
   <si>
     <t xml:space="preserve">03/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DIR-2025-1492-SPPC</t>
   </si>
   <si>
     <t xml:space="preserve">4679 W HOLLYWOOD BLVD</t>
@@ -1213,50 +1291,62 @@
   <si>
     <t xml:space="preserve">Interior TI and Change of use from retail to 1,241 sqft Ice Cream Shop</t>
   </si>
   <si>
     <t xml:space="preserve">12/18/2024</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2024-8133-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">12202 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Tenant improvement to combine (2) retail spaces to make them one (1) tenant space for retail sales.</t>
   </si>
   <si>
     <t xml:space="preserve">12/16/2024</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2024-8047-AHRF-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">1175 W 37TH ST</t>
   </si>
   <si>
+    <t xml:space="preserve">12/13/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2024-8025-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15214 W WYANDOTTE ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB9 ULS to subdivide (e) 13,231 sf lot into two (n) 6,237 sf and 6,994 sf lots.</t>
+  </si>
+  <si>
     <t xml:space="preserve">12/11/2024</t>
   </si>
   <si>
     <t xml:space="preserve">PAR-2024-7957-AHRF-RED1</t>
   </si>
   <si>
     <t xml:space="preserve">217 N PARK VIEW ST</t>
   </si>
   <si>
     <t xml:space="preserve">12/06/2024</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2024-7853-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">14704 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Change of use from retail to restaurant and combine it with the existing adjacent restaurant and Tenant Improvement.</t>
   </si>
   <si>
     <t xml:space="preserve">12/03/2024</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2024-7750-DB-HCA-RED1</t>
@@ -1354,63 +1444,63 @@
   <si>
     <t xml:space="preserve">PAR-2024-7138-TOC</t>
   </si>
   <si>
     <t xml:space="preserve">12240 W PICO BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Proposed a 6-story, 36-unit residential building with subterranean parking garage.</t>
   </si>
   <si>
     <t xml:space="preserve">11/01/2024</t>
   </si>
   <si>
     <t xml:space="preserve">CPC-2024-7115-DB-WDI-HCA-PHP</t>
   </si>
   <si>
     <t xml:space="preserve">14533 W SATICOY ST</t>
   </si>
   <si>
     <t xml:space="preserve">6-STORY, 97-UNIT MIXED AFFORDABLE APARTMENT BUILDING PURSUANT TO AB 2334 AND AB 2097</t>
   </si>
   <si>
     <t xml:space="preserve">10/28/2024</t>
   </si>
   <si>
+    <t xml:space="preserve">ADM-2024-6968-DB-VHCA-RED1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5633 N FARMDALE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revised ED1 project, with 100% affordable housing</t>
+  </si>
+  <si>
     <t xml:space="preserve">ADM-2024-6967-CLR</t>
   </si>
   <si>
     <t xml:space="preserve">16 unit apartment</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Revised ED1 project, with 100% affordable housing</t>
   </si>
   <si>
     <t xml:space="preserve">10/25/2024</t>
   </si>
   <si>
     <t xml:space="preserve">CPC-2024-6937-DB-DRB-SPPC-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">505 S LANDFAIR AVE 1-8</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSED DEMOLITION OF (E) STRUCTURES FOR (N) CONSTRUCTION OF A 12-STORY, 84-UNIT RESIDENTIAL DEVELOPMENT.</t>
   </si>
   <si>
     <t xml:space="preserve">10/24/2024</t>
   </si>
   <si>
     <t xml:space="preserve">AA-2024-6916-PM</t>
   </si>
   <si>
     <t xml:space="preserve">5910 N MAMMOTH AVE</t>
   </si>
   <si>
     <t xml:space="preserve">SFD split into two parcels</t>
   </si>
@@ -2238,51 +2328,51 @@
   <si>
     <t xml:space="preserve">02/14/2024</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2024-1068-OVR</t>
   </si>
   <si>
     <t xml:space="preserve">TENANT IMPROVEMENT FOR NEW RESTAURANT IN EXISTING RETAIL SPACE.</t>
   </si>
   <si>
     <t xml:space="preserve">02/13/2024</t>
   </si>
   <si>
     <t xml:space="preserve">ADM-2024-1046-DB-VHCA-ED1</t>
   </si>
   <si>
     <t xml:space="preserve">5814 W LEXINGTON AVE</t>
   </si>
   <si>
     <t xml:space="preserve">New Construction of 100% affordable housing development (ED1) to 96 affordable (VL; L;M) and 1 managers apt.</t>
   </si>
   <si>
     <t xml:space="preserve">02/08/2024</t>
   </si>
   <si>
-    <t xml:space="preserve">CPC-2024-914-DB-SPPC-VHCA</t>
+    <t xml:space="preserve">CPC-2024-914-DB-SPPC-VHCA-ABD</t>
   </si>
   <si>
     <t xml:space="preserve">5416 W CARLTON WAY</t>
   </si>
   <si>
     <t xml:space="preserve">New 138,894 square-foot, eight-story, 105-foot and 4-inch, apartment building with 131 dwelling units above two and one-half subterranean parking levels containing 148 parking stalls.</t>
   </si>
   <si>
     <t xml:space="preserve">02/07/2024</t>
   </si>
   <si>
     <t xml:space="preserve">CPC-2024-901-DB-VHCA</t>
   </si>
   <si>
     <t xml:space="preserve">01/23/2024</t>
   </si>
   <si>
     <t xml:space="preserve">ZA-2024-45-CU2-ADJ-F</t>
   </si>
   <si>
     <t xml:space="preserve">502 N DETROIT ST</t>
   </si>
   <si>
     <t xml:space="preserve">MIXED USE RELIGIOUS AND RESIDENTIAL DEVELOPMENT</t>
   </si>
@@ -3669,56 +3759,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4251-OVR" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4236-OVR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3862-COA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3405-OVR" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA-ED1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-HD-CU2-PR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5079-DB-VHCA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2081-DB-VHCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1040-TOC-SPPC-HCA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-5153-OVR" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4251-OVR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4236-OVR" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4227-SPPC" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3927-CDO" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3862-COA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3405-OVR" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3144-OVR" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-AHS-HCA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2576-PMUL-HCA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2532-CDO-HCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2339-CWNC" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1898-AH-HCA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1607-OVR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-1323-OVR" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-1255-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-975-AH-HCA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-731-AH-HCA-PHP" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-696-OVR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-272-OVR" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-271-OVR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-211-AH-VHCA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-64-OVR-ADU" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-63-OVR-ADU" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-7040-CE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-7039-CDO" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6941-OVR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6803-CLR" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-6737-CLR" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3486-TOC-M1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6356-SPPC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-6193-SPPC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5803-DB-AH-HCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5746-OVR" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-5705-ZV" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5714-GPA-ZC-HD-CU2-PR" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-5487-CE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-5230-TOIA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5114-OVR" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-5106-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5101-AH-HCA-SPPC-RED1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-5079-DB-VHCA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-5038-OVR" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4805-OVR" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4633-OVR" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-4636-CU3-WDI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-4624-CLR" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4599-AH-VHCA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-4592-AH-VHCA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-4575-TOC-WDI-HCA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74423-M1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-4520-AH-RED1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-4186-CU2-WDI" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3632-OVR" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3547-AH-RED1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3400-AH-PHP" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3353-TOC-VHCA-HES" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3256-TOIA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-3241-AHRF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-3215-SPPC-DRB" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3209-AH-VHCA-RED1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2858-AFC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-3104-AH-HES-CDO-HCA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3058-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-3010-OVR" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2973-CDO-HCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2649-OVR" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-2465-DB-HCA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-2332-AHRF" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-2190-OVR" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-2184-SPPC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2171-DB-CU3-VHCA" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-2081-DB-VHCA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1932-AHRF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1878-TOC-HCA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1826-OVR" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1820-DB-CDO-VHCA-RED1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1796-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1492-SPPC" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-1483-GPA-HD-ZV-ADJ" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-1422-AHRF-PHP" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1428-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1419-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1390-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1537-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1336-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2025-1110-DB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2025-1040-TOC-SPPC-HCA" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-1018-DB-RED1-VHCA" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-861-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-764-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2025-620-TOC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-492-OVR" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-313-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-225-OVR" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2025-112-OVR" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8133-OVR" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-8047-AHRF-RED1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-8025-PMUL-HCA" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7957-AHRF-RED1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7853-OVR" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7750-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7644-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7618-PM-HCA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7600-DB-RED1-HCA" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7472-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7440-AHRF" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7368-CLR" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-7278-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-7138-TOC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-7115-DB-WDI-HCA-PHP" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6968-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6967-CLR" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-6937-DB-DRB-SPPC-VHCA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-6916-PM" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6889-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6763-AHRF-RED1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6720-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6602-AHRF-RED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6581-SPPC-HCA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6556-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-6363-TOC-VHCA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6306-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6264-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6205-DB-SPPC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-6138-AHRF-ED1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-6039-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5994-OVR" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-5978-CE" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5977-DB-VHCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5944-AHRF" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5926-AHRF-ED1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5765-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5410-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5286-DB-VHCA-RED1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-5275-AHRF-ED1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5244-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-5209-CUB" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5202-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5124-DB-HCA-RED1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-5097-DB-VHCA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4955-TOC-HCA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4864-OVR" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4757-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4622-DB-PHP-VHCA" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4609-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4488-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4238-SPPC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-4132-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-4088-AHRF-ED1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2024-4034-CE" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3993-SPPC-HCA" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3911-OVR" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3814-AHRF-ED1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2017-3437-CDP-MEL-AMDT1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3816-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-3782-TOC-SPPA-HCA" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3742-DB-SPPC-VHCA-ED1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3657-AHRF" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2024-3672-DB-VHCA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3446-AHRF-ED1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3416-OVR" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-3367-AHRF-ED1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3147-OVR" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-3032-OVR" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-3002-CUB" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2995-DB-CDO-VHCA-ED1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2821-AHRF-PHP" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2469-DB-ED1-VHCA" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2425-AHRF-ED1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2392-OVR" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-2303-CA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2287-AHRF-ED1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2230-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2209-DB-SPPC-HCA-ED1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2076-AHRF-ED1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-2066-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-2042-AHRF-ED1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1936-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1945-AHRF-ED1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1933-TOC-VHCA" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1840-CLR" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1669-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1618-AHRF-ED1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1599-AHRF" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1431-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1302-AHRF-PHP" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1275-OVR" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-1271-SPPC-WDI" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-1242-AHRF-ED1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1068-OVR" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-1046-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-914-DB-SPPC-VHCA-ABD" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-901-DB-VHCA" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-45-CU2-ADJ-F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-480-DB-SPR-VHCA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-354-OVR" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2024-275-SPE-SPP-CDP" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2024-107-RDP" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-85-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2024-22-RDP" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8478-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-8477-SPP" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8262-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8145-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-8134-DB-CU-CCMP-SPR-HCA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-8053-OVR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-8050-VHCA-ED1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7897-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7886-RDP" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7759-TOC-CDO-HCA" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2023-7720-DB-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7481-OVR" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7479-DB-SPP-VHCA-ED1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7330-OVR" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7244-AHRF-ED1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-7064-AHRF-ED1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-7059-CLR" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-7025-SPP" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6902-OVR" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6745-DB-VHCA" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6687-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6623-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6566-RDP" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6417-RAO" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-5957-SPP-HCA" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6330-POD" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6244-TOC-SPR-VHCA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-6234-SPP" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-6145-RDP-ED1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5782-DB-ED1-HCA" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-5741-AHRF-PHP" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-5732-CUB" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5547-OVR" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5316-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4941-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4894-AHRF-PHP" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4924-CLR" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-5102-CPIOC" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4712-CWC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4680-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-4627-AHRF-ED1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4463-TOC-HCA" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-4323-TOC-CCMP-HCA" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4274-DB-VHCA-ED1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-4166-CLR" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3692-OVR" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-3599-ZAD-VHCA-ABD" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-3332-SPP" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-3138-RDP" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3017-TOC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-3008-AHRF" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2881-DB-HCA-ED1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2023-2701-SPP" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-2573-OVR" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-2405-TOC" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1789-OVR" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-1782-CUB-CUX-SPP" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1761-OVR" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-1373-OVR" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2023-947-DB-HCA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2023-434-AHRF-PHP" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8578-TOC" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-8521-TOC-VHCA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2022-8260-TOC" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7484-CDO" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-7268-TOC-HCA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2022-7045-CU3-DB-DRB-SPPC-HCA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-6405-CCMP-HCA" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-5830-EIR" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-3789-ZAA-SPR-WDI" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2022-3039-CE" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-3038-SPP" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2022-2184-TOC-SPP-VHCA" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-10765-TOC-HCA" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83482-CN-HCA" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-2473-TOC-DRB-SPP-HCA" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2021-998-TOC-HCA" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2020-4057-COA" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1178-CUB-ZV" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PAR-2019-7308-TOC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2017-1014-CU-ZAA-SPR" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-74876-CN" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2016-1715-GPA-ZC-CU" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2013-2646-SPP" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CHC-2009-2319-MA" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F284"/>
+  <dimension ref="A1:F292"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="24" style="5" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
     <col min="6" max="6" width="49.85546875" customWidth="1"/>
     <col min="7" max="7" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3783,100 +3873,100 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="0" t="s">
@@ -3901,6570 +3991,6762 @@
       </c>
       <c r="F12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="E16" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="E21" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>49</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>145</v>
+        <v>75</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="0" t="s">
+      <c r="E36" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D39" s="0" t="s">
+      <c r="E39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="0" t="s">
+      <c r="E40" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>173</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C41" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="0" t="s">
+      <c r="E41" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="0" t="s">
+      <c r="E42" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C46" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="0" t="s">
+      <c r="E46" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="F48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="0" t="s">
+      <c r="E49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>90</v>
+        <v>212</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>49</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C52" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="0" t="s">
+      <c r="E52" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>193</v>
+        <v>122</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>225</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="C54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="0" t="s">
+      <c r="E54" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0" t="s">
+      <c r="E55" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="E55" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="0" t="s">
+      <c r="G55" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="0" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>225</v>
+        <v>77</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>238</v>
+        <v>77</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>241</v>
+        <v>121</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>216</v>
+        <v>123</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>242</v>
+        <v>77</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="F58" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="G58" s="0" t="s">
         <v>244</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>248</v>
-      </c>
-[...16 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="G60" s="0" t="s">
         <v>253</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="0" t="s">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>49</v>
+        <v>144</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>259</v>
+        <v>77</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F62" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="G62" s="0" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="E63" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="E64" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="E65" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="0" t="s">
+      <c r="G65" s="0" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="C66" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G66" s="0" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="C67" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="0" t="s">
+      <c r="E67" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>289</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
         <v>291</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>293</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>246</v>
+        <v>273</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>194</v>
+        <v>114</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>49</v>
+        <v>302</v>
       </c>
     </row>
     <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A74" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>23</v>
+        <v>309</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>308</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A75" s="4" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>246</v>
+        <v>123</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="76" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A76" s="4" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>315</v>
+        <v>36</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A77" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>189</v>
+        <v>220</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>320</v>
+        <v>221</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="78" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A78" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>73</v>
+        <v>273</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="79" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A79" s="4" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>164</v>
+        <v>221</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>328</v>
+        <v>77</v>
       </c>
     </row>
     <row r="80" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>189</v>
+        <v>35</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>320</v>
+        <v>48</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>49</v>
+        <v>332</v>
       </c>
     </row>
     <row r="81" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A81" s="4" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>333</v>
+        <v>27</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A82" s="4" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>146</v>
+        <v>273</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A83" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>145</v>
+        <v>75</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>146</v>
+        <v>82</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A84" s="4" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>47</v>
+        <v>216</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>315</v>
+        <v>346</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A85" s="4" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A86" s="4" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>33</v>
+        <v>194</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="87" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A87" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>73</v>
+        <v>346</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>357</v>
+        <v>77</v>
       </c>
     </row>
     <row r="88" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A88" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="C88" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="C88" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="0" t="s">
+      <c r="E88" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G88" s="0" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="89" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A89" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="E89" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G89" s="0" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="90" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A90" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="E90" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G90" s="0" t="s">
         <v>367</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="91" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A91" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="E91" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G91" s="0" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="92" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="C92" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="C92" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="0" t="s">
+      <c r="E92" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G92" s="0" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="93" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A93" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="B93" s="0" t="s">
+      <c r="C93" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D93" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="C93" s="5" t="s">
+      <c r="E93" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G93" s="0" t="s">
         <v>379</v>
-      </c>
-[...10 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="94" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A94" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="95" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A95" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="B95" s="0" t="s">
+      <c r="E95" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>387</v>
-      </c>
-[...13 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="96" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A96" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="97" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A97" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C97" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="0" t="s">
+      <c r="E97" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G97" s="0" t="s">
         <v>395</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="98" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A98" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>315</v>
+        <v>252</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="99" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A99" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="100" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A100" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>145</v>
+        <v>122</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="101" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A101" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="102" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A102" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>413</v>
+        <v>247</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="103" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A103" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="104" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A104" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>422</v>
+        <v>77</v>
       </c>
     </row>
     <row r="105" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="B105" s="0" t="s">
+      <c r="C105" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D105" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="C105" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="0" t="s">
+      <c r="E105" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G105" s="0" t="s">
         <v>425</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="106" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A106" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>246</v>
+        <v>82</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>429</v>
+        <v>77</v>
       </c>
     </row>
     <row r="107" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A107" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="B107" s="0" t="s">
+      <c r="C107" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="0" t="s">
+      <c r="E107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="0" t="s">
         <v>432</v>
-      </c>
-[...7 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="108" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A108" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="C108" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="0" t="s">
+      <c r="E108" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G108" s="0" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="109" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A109" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="B109" s="0" t="s">
+      <c r="C109" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="C109" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="0" t="s">
+      <c r="E109" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G109" s="0" t="s">
         <v>440</v>
-      </c>
-[...7 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="110" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A110" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>442</v>
       </c>
-      <c r="B110" s="0" t="s">
+      <c r="C110" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>443</v>
       </c>
-      <c r="C110" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="0" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="111" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A111" s="4" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="112" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A112" s="4" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>164</v>
+        <v>70</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="113" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A113" s="4" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>146</v>
+        <v>252</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>455</v>
+        <v>77</v>
       </c>
     </row>
     <row r="114" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A114" s="4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>146</v>
+        <v>273</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="115" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A115" s="4" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>66</v>
+        <v>172</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>49</v>
+        <v>463</v>
       </c>
     </row>
     <row r="116" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A116" s="4" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>145</v>
+        <v>216</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="117" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A117" s="4" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>66</v>
+        <v>172</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>67</v>
+        <v>173</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>49</v>
+        <v>471</v>
       </c>
     </row>
     <row r="118" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A118" s="4" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
     </row>
     <row r="119" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A119" s="4" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>474</v>
+        <v>331</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>189</v>
+        <v>35</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>320</v>
+        <v>48</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="120" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A120" s="4" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>92</v>
+        <v>194</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="121" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A121" s="4" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="122" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A122" s="4" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>91</v>
+        <v>172</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>92</v>
+        <v>173</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="123" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A123" s="4" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>491</v>
+        <v>77</v>
       </c>
     </row>
     <row r="124" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A124" s="4" t="s">
         <v>492</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>494</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>47</v>
+        <v>172</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>315</v>
+        <v>173</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="125" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A125" s="4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>498</v>
+        <v>77</v>
       </c>
     </row>
     <row r="126" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A126" s="4" t="s">
         <v>499</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="127" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A127" s="4" t="s">
         <v>499</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>379</v>
+        <v>22</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>32</v>
+        <v>216</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>33</v>
+        <v>346</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="128" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A128" s="4" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>379</v>
+        <v>22</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>32</v>
+        <v>122</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="129" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A129" s="4" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>301</v>
+        <v>512</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>193</v>
+        <v>35</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>194</v>
+        <v>76</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>49</v>
+        <v>513</v>
       </c>
     </row>
     <row r="130" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A130" s="4" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>225</v>
+        <v>123</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
     </row>
     <row r="131" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A131" s="4" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="132" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A132" s="4" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>519</v>
+        <v>370</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="133" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A133" s="4" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>73</v>
+        <v>221</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="134" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A134" s="4" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="135" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A135" s="4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="136" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A136" s="4" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>233</v>
+        <v>48</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="137" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A137" s="4" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>537</v>
+        <v>328</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>103</v>
+        <v>221</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>538</v>
+        <v>77</v>
       </c>
     </row>
     <row r="138" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A138" s="4" t="s">
         <v>539</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>540</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>252</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="139" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A139" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>544</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>545</v>
       </c>
       <c r="E139" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="140" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A140" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" s="0" t="s">
         <v>549</v>
       </c>
-      <c r="B140" s="0" t="s">
+      <c r="E140" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>550</v>
-      </c>
-[...13 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="141" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A141" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D141" s="0" t="s">
         <v>553</v>
       </c>
-      <c r="B141" s="0" t="s">
+      <c r="E141" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G141" s="0" t="s">
         <v>554</v>
-      </c>
-[...13 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="142" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A142" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G142" s="0" t="s">
         <v>557</v>
-      </c>
-[...16 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="143" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A143" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G143" s="0" t="s">
         <v>561</v>
-      </c>
-[...16 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="144" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A144" s="4" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="G144" s="0" t="s">
         <v>565</v>
-      </c>
-[...13 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="145" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A145" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G145" s="0" t="s">
         <v>568</v>
-      </c>
-[...16 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="146" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A146" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="0" t="s">
         <v>572</v>
-      </c>
-[...16 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="147" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A147" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>576</v>
       </c>
-      <c r="B147" s="0" t="s">
+      <c r="F147" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="C147" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="0" t="s">
+      <c r="G147" s="0" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="148" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A148" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>580</v>
       </c>
-      <c r="B148" s="0" t="s">
+      <c r="C148" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" s="0" t="s">
         <v>581</v>
       </c>
-      <c r="C148" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="0" t="s">
+      <c r="E148" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G148" s="0" t="s">
         <v>582</v>
-      </c>
-[...7 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="149" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A149" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="B149" s="0" t="s">
+      <c r="C149" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D149" s="0" t="s">
         <v>585</v>
       </c>
-      <c r="C149" s="5" t="s">
+      <c r="E149" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" s="0" t="s">
         <v>586</v>
-      </c>
-[...10 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="150" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A150" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="G150" s="0" t="s">
         <v>590</v>
-      </c>
-[...16 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="151" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A151" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G151" s="0" t="s">
         <v>594</v>
-      </c>
-[...16 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="152" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A152" s="4" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>194</v>
+        <v>70</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
     </row>
     <row r="153" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A153" s="4" t="s">
         <v>598</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>189</v>
+        <v>47</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>320</v>
+        <v>48</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>49</v>
+        <v>601</v>
       </c>
     </row>
     <row r="154" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A154" s="4" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B154" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D154" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="C154" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D154" s="0" t="s">
+      <c r="E154" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G154" s="0" t="s">
         <v>605</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="155" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A155" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="B155" s="0" t="s">
         <v>607</v>
       </c>
-      <c r="B155" s="0" t="s">
+      <c r="C155" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D155" s="0" t="s">
         <v>608</v>
       </c>
-      <c r="C155" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="0" t="s">
+      <c r="E155" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G155" s="0" t="s">
         <v>609</v>
-      </c>
-[...7 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="156" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A156" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>611</v>
       </c>
-      <c r="B156" s="0" t="s">
+      <c r="C156" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D156" s="0" t="s">
         <v>612</v>
       </c>
-      <c r="C156" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D156" s="0" t="s">
+      <c r="E156" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G156" s="0" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="157" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A157" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="B157" s="0" t="s">
+      <c r="C157" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="C157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="0" t="s">
-        <v>504</v>
+        <v>617</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>32</v>
+        <v>242</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>33</v>
+        <v>618</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="158" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A158" s="4" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="159" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A159" s="4" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>194</v>
+        <v>114</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="160" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A160" s="4" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
     </row>
     <row r="161" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A161" s="4" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>405</v>
+        <v>633</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>145</v>
+        <v>216</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>146</v>
+        <v>346</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="162" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A162" s="4" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>15</v>
+        <v>635</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="163" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A163" s="4" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
     </row>
     <row r="164" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A164" s="4" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>233</v>
+        <v>48</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="165" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A165" s="4" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>643</v>
+        <v>534</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>173</v>
+        <v>48</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="166" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A166" s="4" t="s">
         <v>645</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>225</v>
+        <v>48</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>49</v>
+        <v>650</v>
       </c>
     </row>
     <row r="167" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A167" s="4" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>189</v>
+        <v>75</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>651</v>
+        <v>221</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="168" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A168" s="4" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>225</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>49</v>
+        <v>658</v>
       </c>
     </row>
     <row r="169" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A169" s="4" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>658</v>
+        <v>435</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>659</v>
+        <v>77</v>
       </c>
     </row>
     <row r="170" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A170" s="4" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>662</v>
+        <v>15</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="171" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A171" s="4" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>49</v>
+        <v>667</v>
       </c>
     </row>
     <row r="172" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A172" s="4" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>92</v>
+        <v>260</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="173" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A173" s="4" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>225</v>
+        <v>70</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="174" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A174" s="4" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>193</v>
+        <v>61</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>194</v>
+        <v>252</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>677</v>
+        <v>77</v>
       </c>
     </row>
     <row r="175" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A175" s="4" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>66</v>
+        <v>216</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>67</v>
+        <v>681</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="176" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A176" s="4" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>315</v>
+        <v>252</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="177" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A177" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="178" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A178" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="179" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A179" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>194</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>694</v>
+        <v>77</v>
       </c>
     </row>
     <row r="180" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A180" s="4" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="181" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A181" s="4" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>379</v>
+        <v>22</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="182" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A182" s="4" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>315</v>
+        <v>221</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="183" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A183" s="4" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>708</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>189</v>
+        <v>100</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>651</v>
+        <v>101</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>49</v>
+        <v>710</v>
       </c>
     </row>
     <row r="184" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A184" s="4" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>713</v>
+        <v>77</v>
       </c>
     </row>
     <row r="185" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A185" s="4" t="s">
         <v>714</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>715</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>440</v>
+        <v>716</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>145</v>
+        <v>122</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>49</v>
+        <v>717</v>
       </c>
     </row>
     <row r="186" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A186" s="4" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="187" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A187" s="4" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="188" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A188" s="4" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>726</v>
+        <v>101</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="189" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A189" s="4" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>49</v>
+        <v>731</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="190" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A190" s="4" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="191" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A191" s="4" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>72</v>
+        <v>216</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>73</v>
+        <v>681</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>738</v>
+        <v>77</v>
       </c>
     </row>
     <row r="192" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A192" s="4" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>587</v>
+        <v>742</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>215</v>
+        <v>35</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>588</v>
+        <v>76</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>589</v>
+        <v>743</v>
       </c>
     </row>
     <row r="193" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A193" s="4" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>743</v>
+        <v>470</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>744</v>
+        <v>77</v>
       </c>
     </row>
     <row r="194" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A194" s="4" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>379</v>
+        <v>22</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="195" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A195" s="4" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>750</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="196" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A196" s="4" t="s">
         <v>753</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>754</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>320</v>
+        <v>756</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="197" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A197" s="4" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>759</v>
+        <v>77</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>49</v>
+        <v>760</v>
       </c>
     </row>
     <row r="198" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A198" s="4" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="199" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A199" s="4" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>233</v>
+        <v>36</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="200" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A200" s="4" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>379</v>
+        <v>22</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>770</v>
+        <v>617</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>91</v>
+        <v>242</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>92</v>
+        <v>618</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>771</v>
+        <v>619</v>
       </c>
     </row>
     <row r="201" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A201" s="4" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>772</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>233</v>
+        <v>36</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="202" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A202" s="4" t="s">
         <v>775</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>776</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="203" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A203" s="4" t="s">
         <v>779</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>780</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>530</v>
+        <v>781</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="204" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A204" s="4" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>42</v>
+        <v>216</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>194</v>
+        <v>346</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="205" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A205" s="4" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>788</v>
+        <v>77</v>
       </c>
     </row>
     <row r="206" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A206" s="4" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>32</v>
+        <v>122</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="207" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A207" s="4" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>146</v>
+        <v>260</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="208" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A208" s="4" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>49</v>
+        <v>801</v>
       </c>
     </row>
     <row r="209" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A209" s="4" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>103</v>
+        <v>260</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="210" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A210" s="4" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>450</v>
+        <v>807</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>164</v>
+        <v>36</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
     </row>
     <row r="211" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A211" s="4" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>808</v>
+        <v>560</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="212" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A212" s="4" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>73</v>
+        <v>221</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="213" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A213" s="4" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>159</v>
+        <v>817</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
     </row>
     <row r="214" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A214" s="4" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>49</v>
+        <v>822</v>
       </c>
     </row>
     <row r="215" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A215" s="4" t="s">
         <v>819</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>49</v>
+        <v>825</v>
       </c>
     </row>
     <row r="216" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A216" s="4" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>546</v>
+        <v>35</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>824</v>
+        <v>48</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="217" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A217" s="4" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="218" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A218" s="4" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>831</v>
+        <v>480</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>194</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="219" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A219" s="4" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
     </row>
     <row r="220" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A220" s="4" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="221" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A221" s="4" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>843</v>
+        <v>189</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="222" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A222" s="4" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
     </row>
     <row r="223" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A223" s="4" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>851</v>
+        <v>77</v>
       </c>
     </row>
     <row r="224" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A224" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="B224" s="0" t="s">
+      <c r="C224" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D224" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="C224" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="0" t="s">
+      <c r="E224" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="F224" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G224" s="0" t="s">
-        <v>855</v>
+        <v>77</v>
       </c>
     </row>
     <row r="225" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A225" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>856</v>
       </c>
-      <c r="B225" s="0" t="s">
+      <c r="C225" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D225" s="0" t="s">
         <v>857</v>
       </c>
-      <c r="C225" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D225" s="0" t="s">
+      <c r="E225" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G225" s="0" t="s">
         <v>858</v>
-      </c>
-[...7 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="226" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A226" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="B226" s="0" t="s">
         <v>860</v>
       </c>
-      <c r="B226" s="0" t="s">
+      <c r="C226" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D226" s="0" t="s">
         <v>861</v>
       </c>
-      <c r="C226" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D226" s="0" t="s">
+      <c r="E226" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G226" s="0" t="s">
         <v>862</v>
-      </c>
-[...7 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="227" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A227" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="B227" s="0" t="s">
         <v>864</v>
       </c>
-      <c r="B227" s="0" t="s">
+      <c r="C227" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D227" s="0" t="s">
         <v>865</v>
       </c>
-      <c r="C227" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D227" s="0" t="s">
+      <c r="E227" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G227" s="0" t="s">
         <v>866</v>
-      </c>
-[...7 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="228" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A228" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="B228" s="0" t="s">
         <v>868</v>
       </c>
-      <c r="B228" s="0" t="s">
+      <c r="C228" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D228" s="0" t="s">
         <v>869</v>
       </c>
-      <c r="C228" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D228" s="0" t="s">
+      <c r="E228" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="G228" s="0" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="229" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A229" s="4" t="s">
         <v>871</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>873</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>92</v>
+        <v>173</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="230" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A230" s="4" t="s">
         <v>875</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>835</v>
+        <v>877</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>877</v>
+        <v>77</v>
       </c>
     </row>
     <row r="231" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A231" s="4" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="232" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A232" s="4" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="233" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A233" s="4" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>92</v>
+        <v>273</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="234" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A234" s="4" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>22</v>
+        <v>405</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="235" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A235" s="4" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>647</v>
+        <v>896</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>49</v>
+        <v>897</v>
       </c>
     </row>
     <row r="236" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A236" s="4" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>82</v>
+        <v>220</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>83</v>
+        <v>252</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>897</v>
+        <v>77</v>
       </c>
     </row>
     <row r="237" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A237" s="4" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>193</v>
+        <v>122</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>194</v>
+        <v>123</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>49</v>
+        <v>904</v>
       </c>
     </row>
     <row r="238" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A238" s="4" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>903</v>
+        <v>865</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>246</v>
+        <v>36</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
     </row>
     <row r="239" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A239" s="4" t="s">
         <v>905</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>146</v>
+        <v>36</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="240" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A240" s="4" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>49</v>
+        <v>914</v>
       </c>
     </row>
     <row r="241" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A241" s="4" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>193</v>
+        <v>122</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>194</v>
+        <v>123</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
     </row>
     <row r="242" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A242" s="4" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>194</v>
+        <v>144</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
     </row>
     <row r="243" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A243" s="4" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>922</v>
+        <v>677</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>103</v>
+        <v>252</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>923</v>
+        <v>77</v>
       </c>
     </row>
     <row r="244" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A244" s="4" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>194</v>
+        <v>114</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="245" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A245" s="4" t="s">
         <v>928</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>929</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>931</v>
+        <v>77</v>
       </c>
     </row>
     <row r="246" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A246" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>932</v>
       </c>
-      <c r="B246" s="0" t="s">
+      <c r="C246" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D246" s="0" t="s">
         <v>933</v>
       </c>
-      <c r="C246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="0" t="s">
+      <c r="E246" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G246" s="0" t="s">
         <v>934</v>
-      </c>
-[...7 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="247" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A247" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="B247" s="0" t="s">
         <v>936</v>
       </c>
-      <c r="B247" s="0" t="s">
+      <c r="C247" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D247" s="0" t="s">
         <v>937</v>
       </c>
-      <c r="C247" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D247" s="0" t="s">
+      <c r="E247" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="G247" s="0" t="s">
         <v>938</v>
-      </c>
-[...7 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="248" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A248" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="B248" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="B248" s="0" t="s">
+      <c r="C248" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D248" s="0" t="s">
         <v>941</v>
       </c>
-      <c r="C248" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E248" s="0" t="s">
-        <v>193</v>
+        <v>35</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>194</v>
+        <v>36</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>943</v>
+        <v>77</v>
       </c>
     </row>
     <row r="249" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A249" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D249" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="B249" s="0" t="s">
+      <c r="E249" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F249" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="G249" s="0" t="s">
         <v>945</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="250" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A250" s="4" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>947</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="251" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A251" s="4" t="s">
         <v>950</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>951</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>952</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="252" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A252" s="4" t="s">
         <v>954</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>955</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="253" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A253" s="4" t="s">
-        <v>7</v>
+        <v>958</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>8</v>
+        <v>959</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>9</v>
+        <v>960</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>12</v>
+        <v>961</v>
       </c>
     </row>
     <row r="254" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A254" s="4" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
     </row>
     <row r="255" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A255" s="4" t="s">
-        <v>13</v>
+        <v>966</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>14</v>
+        <v>967</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>15</v>
+        <v>968</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>16</v>
+        <v>969</v>
       </c>
     </row>
     <row r="256" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A256" s="4" t="s">
-        <v>13</v>
+        <v>970</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
     </row>
     <row r="257" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A257" s="4" t="s">
-        <v>13</v>
+        <v>974</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>967</v>
+        <v>77</v>
       </c>
     </row>
     <row r="258" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A258" s="4" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
     </row>
     <row r="259" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A259" s="4" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
     </row>
     <row r="260" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A260" s="4" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>49</v>
+        <v>987</v>
       </c>
     </row>
     <row r="261" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A261" s="4" t="s">
-        <v>979</v>
+        <v>7</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>980</v>
+        <v>8</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>981</v>
+        <v>9</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
     </row>
     <row r="262" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A262" s="4" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>193</v>
+        <v>100</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
     </row>
     <row r="263" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A263" s="4" t="s">
-        <v>986</v>
+        <v>13</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>987</v>
+        <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>988</v>
+        <v>15</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A264" s="4" t="s">
-        <v>989</v>
+        <v>13</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="265" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A265" s="4" t="s">
-        <v>993</v>
+        <v>13</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>847</v>
+        <v>996</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="266" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A266" s="4" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>978</v>
+        <v>1000</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="267" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A267" s="4" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>246</v>
+        <v>36</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="268" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A268" s="4" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>1006</v>
+        <v>77</v>
       </c>
     </row>
     <row r="269" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A269" s="4" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>233</v>
+        <v>48</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>1010</v>
+        <v>77</v>
       </c>
     </row>
     <row r="270" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A270" s="4" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>86</v>
+        <v>1014</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="271" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A271" s="4" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>86</v>
+        <v>1018</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>1013</v>
+        <v>77</v>
       </c>
     </row>
     <row r="272" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A272" s="4" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="273" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A273" s="4" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>1021</v>
+        <v>877</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>547</v>
+        <v>36</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="274" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A274" s="4" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>1025</v>
+        <v>1008</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="275" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A275" s="4" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>164</v>
+        <v>273</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="276" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A276" s="4" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>205</v>
+        <v>260</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="277" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A277" s="4" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>48</v>
+        <v>260</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="278" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A278" s="4" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>1041</v>
+        <v>117</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="279" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A279" s="4" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>1045</v>
+        <v>117</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="280" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A280" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D280" s="0" t="s">
         <v>1047</v>
       </c>
-      <c r="B280" s="0" t="s">
+      <c r="E280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G280" s="0" t="s">
         <v>1048</v>
-      </c>
-[...13 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="281" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A281" s="4" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>113</v>
+        <v>172</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>233</v>
+        <v>577</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="282" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A282" s="4" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>48</v>
+        <v>260</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="283" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A283" s="4" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="284" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A284" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="285" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="4" t="s">
         <v>1065</v>
       </c>
-      <c r="B284" s="0" t="s">
+      <c r="B285" s="0" t="s">
         <v>1066</v>
       </c>
-      <c r="C284" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D284" s="0" t="s">
+      <c r="C285" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D285" s="0" t="s">
         <v>1067</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G284" s="0" t="s">
+      <c r="E285" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G285" s="0" t="s">
         <v>1068</v>
+      </c>
+    </row>
+    <row r="286" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D286" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="287" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D287" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E287" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="G287" s="0" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="288" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="4" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D288" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E288" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F288" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G288" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="289" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D289" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E289" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F289" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="G289" s="0" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="290" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C290" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D290" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E290" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F290" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G290" s="0" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="291" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C291" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G291" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="292" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="D292" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F292" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="G292" s="0" t="s">
+        <v>1098</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="ADM-2026-4251-OVR"/>
-[...277 lines deleted...]
-    <hyperlink ref="B284" r:id="rId279" display="CHC-2009-2319-MA"/>
+    <hyperlink ref="B6" r:id="rId1" display="ADM-2026-5153-OVR"/>
+    <hyperlink ref="B7" r:id="rId2" display="ADM-2026-4251-OVR"/>
+    <hyperlink ref="B8" r:id="rId3" display="ADM-2026-4236-OVR"/>
+    <hyperlink ref="B9" r:id="rId4" display="DIR-2026-4227-SPPC"/>
+    <hyperlink ref="B10" r:id="rId5" display="DIR-2026-3927-CDO"/>
+    <hyperlink ref="B11" r:id="rId6" display="DIR-2026-3862-COA"/>
+    <hyperlink ref="B12" r:id="rId7" display="ADM-2026-3405-OVR"/>
+    <hyperlink ref="B13" r:id="rId8" display="ADM-2026-3144-OVR"/>
+    <hyperlink ref="B14" r:id="rId9" display="EAR-2026-2597-AH-AHS-HCA"/>
+    <hyperlink ref="B15" r:id="rId10" display="AA-2026-2576-PMUL-HCA"/>
+    <hyperlink ref="B16" r:id="rId11" display="DIR-2026-2532-CDO-HCA"/>
+    <hyperlink ref="B17" r:id="rId12" display="ADM-2026-2339-CWNC"/>
+    <hyperlink ref="B18" r:id="rId13" display="EAR-2026-1898-AH-HCA"/>
+    <hyperlink ref="B19" r:id="rId14" display="ADM-2026-1607-OVR"/>
+    <hyperlink ref="B20" r:id="rId15" display="ADM-2026-1323-OVR"/>
+    <hyperlink ref="B21" r:id="rId16" display="EAR-2026-1255-TOIA-VHCA"/>
+    <hyperlink ref="B22" r:id="rId17" display="EAR-2026-975-AH-HCA"/>
+    <hyperlink ref="B23" r:id="rId18" display="EAR-2026-731-AH-HCA-PHP"/>
+    <hyperlink ref="B24" r:id="rId19" display="ADM-2026-696-OVR"/>
+    <hyperlink ref="B25" r:id="rId20" display="ADM-2026-272-OVR"/>
+    <hyperlink ref="B26" r:id="rId21" display="ADM-2026-271-OVR"/>
+    <hyperlink ref="B27" r:id="rId22" display="EAR-2026-211-AH-VHCA"/>
+    <hyperlink ref="B28" r:id="rId23" display="ADM-2026-64-OVR-ADU"/>
+    <hyperlink ref="B29" r:id="rId24" display="ADM-2026-63-OVR-ADU"/>
+    <hyperlink ref="B30" r:id="rId25" display="ENV-2025-7040-CE"/>
+    <hyperlink ref="B31" r:id="rId26" display="DIR-2025-7039-CDO"/>
+    <hyperlink ref="B32" r:id="rId27" display="ADM-2025-6941-OVR"/>
+    <hyperlink ref="B33" r:id="rId28" display="ADM-2025-6803-CLR"/>
+    <hyperlink ref="B34" r:id="rId29" display="ADM-2025-6737-CLR"/>
+    <hyperlink ref="B35" r:id="rId30" display="DIR-2024-3486-TOC-M1"/>
+    <hyperlink ref="B36" r:id="rId31" display="DIR-2025-6356-SPPC"/>
+    <hyperlink ref="B37" r:id="rId32" display="DIR-2025-6193-SPPC"/>
+    <hyperlink ref="B38" r:id="rId33" display="EAR-2025-5803-DB-AH-HCA"/>
+    <hyperlink ref="B39" r:id="rId34" display="ADM-2025-5746-OVR"/>
+    <hyperlink ref="B40" r:id="rId35" display="ZA-2025-5705-ZV"/>
+    <hyperlink ref="B41" r:id="rId36" display="CPC-2025-5714-GPA-ZC-HD-CU2-PR"/>
+    <hyperlink ref="B42" r:id="rId37" display="ENV-2025-5487-CE"/>
+    <hyperlink ref="B43" r:id="rId38" display="PAR-2025-5230-TOIA"/>
+    <hyperlink ref="B44" r:id="rId39" display="ADM-2025-5114-OVR"/>
+    <hyperlink ref="B45" r:id="rId40" display="DIR-2025-5106-DRB-SPPC-HCA"/>
+    <hyperlink ref="B46" r:id="rId41" display="EAR-2025-5101-AH-HCA-SPPC-RED1"/>
+    <hyperlink ref="B47" r:id="rId42" display="EAR-2025-5079-DB-VHCA"/>
+    <hyperlink ref="B48" r:id="rId43" display="ADM-2025-5038-OVR"/>
+    <hyperlink ref="B49" r:id="rId44" display="ADM-2025-4805-OVR"/>
+    <hyperlink ref="B50" r:id="rId45" display="ADM-2025-4633-OVR"/>
+    <hyperlink ref="B51" r:id="rId46" display="CPC-2025-4636-CU3-WDI"/>
+    <hyperlink ref="B52" r:id="rId47" display="ADM-2025-4624-CLR"/>
+    <hyperlink ref="B53" r:id="rId48" display="EAR-2025-4599-AH-VHCA"/>
+    <hyperlink ref="B54" r:id="rId49" display="EAR-2025-4592-AH-VHCA"/>
+    <hyperlink ref="B55" r:id="rId50" display="DIR-2025-4575-TOC-WDI-HCA"/>
+    <hyperlink ref="B56" r:id="rId51" display="VTT-74423-M1"/>
+    <hyperlink ref="B57" r:id="rId52" display="PAR-2025-4520-AH-RED1"/>
+    <hyperlink ref="B58" r:id="rId53" display="ZA-2025-4186-CU2-WDI"/>
+    <hyperlink ref="B59" r:id="rId54" display="ADM-2025-3632-OVR"/>
+    <hyperlink ref="B60" r:id="rId55" display="PAR-2025-3547-AH-RED1"/>
+    <hyperlink ref="B61" r:id="rId56" display="PAR-2025-3400-AH-PHP"/>
+    <hyperlink ref="B62" r:id="rId57" display="EAR-2025-3353-TOC-VHCA-HES"/>
+    <hyperlink ref="B63" r:id="rId58" display="PAR-2025-3256-TOIA"/>
+    <hyperlink ref="B64" r:id="rId59" display="PAR-2025-3241-AHRF"/>
+    <hyperlink ref="B65" r:id="rId60" display="DIR-2025-3215-SPPC-DRB"/>
+    <hyperlink ref="B66" r:id="rId61" display="EAR-2025-3209-AH-VHCA-RED1"/>
+    <hyperlink ref="B67" r:id="rId62" display="ADM-2025-2858-AFC"/>
+    <hyperlink ref="B68" r:id="rId63" display="EAR-2025-3104-AH-HES-CDO-HCA"/>
+    <hyperlink ref="B69" r:id="rId64" display="ADM-2025-3058-DB-RED1-VHCA"/>
+    <hyperlink ref="B70" r:id="rId65" display="ADM-2025-3010-OVR"/>
+    <hyperlink ref="B71" r:id="rId66" display="DIR-2025-2973-CDO-HCA"/>
+    <hyperlink ref="B72" r:id="rId67" display="ADM-2025-2649-OVR"/>
+    <hyperlink ref="B73" r:id="rId68" display="EAR-2025-2465-DB-HCA"/>
+    <hyperlink ref="B74" r:id="rId69" display="PAR-2025-2332-AHRF"/>
+    <hyperlink ref="B75" r:id="rId70" display="ADM-2025-2190-OVR"/>
+    <hyperlink ref="B76" r:id="rId71" display="DIR-2025-2184-SPPC"/>
+    <hyperlink ref="B77" r:id="rId72" display="CPC-2025-2171-DB-CU3-VHCA"/>
+    <hyperlink ref="B78" r:id="rId73" display="CPC-2025-2081-DB-VHCA"/>
+    <hyperlink ref="B79" r:id="rId74" display="PAR-2025-1932-AHRF"/>
+    <hyperlink ref="B80" r:id="rId75" display="DIR-2025-1878-TOC-HCA"/>
+    <hyperlink ref="B81" r:id="rId76" display="ADM-2025-1826-OVR"/>
+    <hyperlink ref="B82" r:id="rId77" display="ADM-2025-1820-DB-CDO-VHCA-RED1"/>
+    <hyperlink ref="B83" r:id="rId78" display="ADM-2025-1796-DB-VHCA-RED1"/>
+    <hyperlink ref="B84" r:id="rId79" display="DIR-2025-1556-CDP-MEL-HCA"/>
+    <hyperlink ref="B85" r:id="rId80" display="DIR-2025-1492-SPPC"/>
+    <hyperlink ref="B86" r:id="rId81" display="CPC-2025-1483-GPA-HD-ZV-ADJ"/>
+    <hyperlink ref="B87" r:id="rId82" display="PAR-2025-1422-AHRF-PHP"/>
+    <hyperlink ref="B88" r:id="rId83" display="ADM-2025-1428-DB-VHCA-RED1"/>
+    <hyperlink ref="B89" r:id="rId84" display="ADM-2025-1419-DB-VHCA-RED1"/>
+    <hyperlink ref="B90" r:id="rId85" display="ADM-2025-1390-DB-HCA-RED1"/>
+    <hyperlink ref="B91" r:id="rId86" display="ADM-2025-1537-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B92" r:id="rId87" display="ADM-2025-1336-DB-VHCA-RED1"/>
+    <hyperlink ref="B93" r:id="rId88" display="EAR-2025-1110-DB"/>
+    <hyperlink ref="B94" r:id="rId89" display="DIR-2025-1040-TOC-SPPC-HCA"/>
+    <hyperlink ref="B95" r:id="rId90" display="ADM-2025-1018-DB-RED1-VHCA"/>
+    <hyperlink ref="B96" r:id="rId91" display="ADM-2025-861-DB-VHCA-RED1"/>
+    <hyperlink ref="B97" r:id="rId92" display="ADM-2025-764-DB-HCA-RED1"/>
+    <hyperlink ref="B98" r:id="rId93" display="PAR-2025-620-TOC"/>
+    <hyperlink ref="B99" r:id="rId94" display="ADM-2025-492-OVR"/>
+    <hyperlink ref="B100" r:id="rId95" display="ADM-2025-313-DB-VHCA-RED1"/>
+    <hyperlink ref="B101" r:id="rId96" display="ADM-2025-225-OVR"/>
+    <hyperlink ref="B102" r:id="rId97" display="ADM-2025-112-OVR"/>
+    <hyperlink ref="B103" r:id="rId98" display="ADM-2024-8133-OVR"/>
+    <hyperlink ref="B104" r:id="rId99" display="PAR-2024-8047-AHRF-RED1"/>
+    <hyperlink ref="B105" r:id="rId100" display="ADM-2024-8025-PMUL-HCA"/>
+    <hyperlink ref="B106" r:id="rId101" display="PAR-2024-7957-AHRF-RED1"/>
+    <hyperlink ref="B107" r:id="rId102" display="ADM-2024-7853-OVR"/>
+    <hyperlink ref="B108" r:id="rId103" display="ADM-2024-7750-DB-HCA-RED1"/>
+    <hyperlink ref="B109" r:id="rId104" display="ADM-2024-7644-DB-VHCA-RED1"/>
+    <hyperlink ref="B110" r:id="rId105" display="AA-2024-7618-PM-HCA"/>
+    <hyperlink ref="B111" r:id="rId106" display="ADM-2024-7600-DB-RED1-HCA"/>
+    <hyperlink ref="B112" r:id="rId107" display="ADM-2024-7472-DB-VHCA-ED1"/>
+    <hyperlink ref="B113" r:id="rId108" display="PAR-2024-7440-AHRF"/>
+    <hyperlink ref="B114" r:id="rId109" display="ADM-2024-7368-CLR"/>
+    <hyperlink ref="B115" r:id="rId110" display="ADM-2024-7278-DB-HCA-RED1"/>
+    <hyperlink ref="B116" r:id="rId111" display="PAR-2024-7138-TOC"/>
+    <hyperlink ref="B117" r:id="rId112" display="CPC-2024-7115-DB-WDI-HCA-PHP"/>
+    <hyperlink ref="B118" r:id="rId113" display="ADM-2024-6968-DB-VHCA-RED1"/>
+    <hyperlink ref="B119" r:id="rId114" display="ADM-2024-6967-CLR"/>
+    <hyperlink ref="B120" r:id="rId115" display="CPC-2024-6937-DB-DRB-SPPC-VHCA"/>
+    <hyperlink ref="B121" r:id="rId116" display="AA-2024-6916-PM"/>
+    <hyperlink ref="B122" r:id="rId117" display="ADM-2024-6889-DB-VHCA-RED1"/>
+    <hyperlink ref="B123" r:id="rId118" display="PAR-2024-6763-AHRF-RED1"/>
+    <hyperlink ref="B124" r:id="rId119" display="ADM-2024-6720-DB-HCA-RED1"/>
+    <hyperlink ref="B125" r:id="rId120" display="PAR-2024-6602-AHRF-RED1"/>
+    <hyperlink ref="B126" r:id="rId121" display="DIR-2024-6581-SPPC-HCA"/>
+    <hyperlink ref="B127" r:id="rId122" display="DIR-2024-6556-CDP-MEL-HCA"/>
+    <hyperlink ref="B128" r:id="rId123" display="DIR-2024-6363-TOC-VHCA"/>
+    <hyperlink ref="B129" r:id="rId124" display="ADM-2024-6306-DB-VHCA-ED1"/>
+    <hyperlink ref="B130" r:id="rId125" display="ADM-2024-6264-DB-VHCA-RED1"/>
+    <hyperlink ref="B131" r:id="rId126" display="ADM-2024-6205-DB-SPPC-VHCA-RED1"/>
+    <hyperlink ref="B132" r:id="rId127" display="PAR-2024-6138-AHRF-ED1"/>
+    <hyperlink ref="B133" r:id="rId128" display="ADM-2024-6039-DB-VHCA-ED1"/>
+    <hyperlink ref="B134" r:id="rId129" display="ADM-2024-5994-OVR"/>
+    <hyperlink ref="B135" r:id="rId130" display="ENV-2024-5978-CE"/>
+    <hyperlink ref="B136" r:id="rId131" display="CPC-2024-5977-DB-VHCA"/>
+    <hyperlink ref="B137" r:id="rId132" display="PAR-2024-5944-AHRF"/>
+    <hyperlink ref="B138" r:id="rId133" display="PAR-2024-5926-AHRF-ED1"/>
+    <hyperlink ref="B139" r:id="rId134" display="ADM-2024-5765-DB-VHCA-ED1"/>
+    <hyperlink ref="B140" r:id="rId135" display="ADM-2024-5410-DB-VHCA-ED1"/>
+    <hyperlink ref="B141" r:id="rId136" display="ADM-2024-5286-DB-VHCA-RED1"/>
+    <hyperlink ref="B142" r:id="rId137" display="PAR-2024-5275-AHRF-ED1"/>
+    <hyperlink ref="B143" r:id="rId138" display="ADM-2024-5244-DB-VHCA-ED1"/>
+    <hyperlink ref="B144" r:id="rId139" display="ZA-2024-5209-CUB"/>
+    <hyperlink ref="B145" r:id="rId140" display="ADM-2024-5202-DB-PHP-VHCA"/>
+    <hyperlink ref="B146" r:id="rId141" display="ADM-2024-5124-DB-HCA-RED1"/>
+    <hyperlink ref="B147" r:id="rId142" display="ADM-2024-5097-DB-VHCA"/>
+    <hyperlink ref="B148" r:id="rId143" display="DIR-2024-4955-TOC-HCA"/>
+    <hyperlink ref="B149" r:id="rId144" display="ADM-2024-4864-OVR"/>
+    <hyperlink ref="B150" r:id="rId145" display="DIR-2024-4757-CDP-MEL-HCA"/>
+    <hyperlink ref="B151" r:id="rId146" display="ADM-2024-4622-DB-PHP-VHCA"/>
+    <hyperlink ref="B152" r:id="rId147" display="ADM-2024-4609-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B153" r:id="rId148" display="ADM-2024-4488-DB-VHCA-ED1"/>
+    <hyperlink ref="B154" r:id="rId149" display="DIR-2024-4238-SPPC"/>
+    <hyperlink ref="B155" r:id="rId150" display="ADM-2024-4132-DB-HCA-ED1"/>
+    <hyperlink ref="B156" r:id="rId151" display="PAR-2024-4088-AHRF-ED1"/>
+    <hyperlink ref="B157" r:id="rId152" display="ENV-2024-4034-CE"/>
+    <hyperlink ref="B158" r:id="rId153" display="DIR-2024-3993-SPPC-HCA"/>
+    <hyperlink ref="B159" r:id="rId154" display="ADM-2024-3911-OVR"/>
+    <hyperlink ref="B160" r:id="rId155" display="PAR-2024-3814-AHRF-ED1"/>
+    <hyperlink ref="B161" r:id="rId156" display="DIR-2017-3437-CDP-MEL-AMDT1"/>
+    <hyperlink ref="B162" r:id="rId157" display="ADM-2024-3816-DB-HCA-ED1"/>
+    <hyperlink ref="B163" r:id="rId158" display="DIR-2024-3782-TOC-SPPA-HCA"/>
+    <hyperlink ref="B164" r:id="rId159" display="ADM-2024-3742-DB-SPPC-VHCA-ED1"/>
+    <hyperlink ref="B165" r:id="rId160" display="PAR-2024-3657-AHRF"/>
+    <hyperlink ref="B166" r:id="rId161" display="EAR-2024-3672-DB-VHCA"/>
+    <hyperlink ref="B167" r:id="rId162" display="PAR-2024-3446-AHRF-ED1"/>
+    <hyperlink ref="B168" r:id="rId163" display="ADM-2024-3416-OVR"/>
+    <hyperlink ref="B169" r:id="rId164" display="PAR-2024-3367-AHRF-ED1"/>
+    <hyperlink ref="B170" r:id="rId165" display="ADM-2024-3147-OVR"/>
+    <hyperlink ref="B171" r:id="rId166" display="ADM-2024-3032-OVR"/>
+    <hyperlink ref="B172" r:id="rId167" display="ZA-2024-3002-CUB"/>
+    <hyperlink ref="B173" r:id="rId168" display="ADM-2024-2995-DB-CDO-VHCA-ED1"/>
+    <hyperlink ref="B174" r:id="rId169" display="PAR-2024-2821-AHRF-PHP"/>
+    <hyperlink ref="B175" r:id="rId170" display="ADM-2024-2469-DB-ED1-VHCA"/>
+    <hyperlink ref="B176" r:id="rId171" display="PAR-2024-2425-AHRF-ED1"/>
+    <hyperlink ref="B177" r:id="rId172" display="ADM-2024-2392-OVR"/>
+    <hyperlink ref="B178" r:id="rId173" display="CPC-2024-2303-CA"/>
+    <hyperlink ref="B179" r:id="rId174" display="PAR-2024-2287-AHRF-ED1"/>
+    <hyperlink ref="B180" r:id="rId175" display="ADM-2024-2230-DB-HCA-ED1"/>
+    <hyperlink ref="B181" r:id="rId176" display="ADM-2024-2209-DB-SPPC-HCA-ED1"/>
+    <hyperlink ref="B182" r:id="rId177" display="PAR-2024-2076-AHRF-ED1"/>
+    <hyperlink ref="B183" r:id="rId178" display="ADM-2024-2066-DB-HCA-ED1"/>
+    <hyperlink ref="B184" r:id="rId179" display="PAR-2024-2042-AHRF-ED1"/>
+    <hyperlink ref="B185" r:id="rId180" display="ADM-2024-1936-DB-VHCA-ED1"/>
+    <hyperlink ref="B186" r:id="rId181" display="PAR-2024-1945-AHRF-ED1"/>
+    <hyperlink ref="B187" r:id="rId182" display="DIR-2024-1933-TOC-VHCA"/>
+    <hyperlink ref="B188" r:id="rId183" display="ADM-2024-1840-CLR"/>
+    <hyperlink ref="B189" r:id="rId184" display="ADM-2024-1669-DB-ED1-HCA"/>
+    <hyperlink ref="B190" r:id="rId185" display="PAR-2024-1618-AHRF-ED1"/>
+    <hyperlink ref="B191" r:id="rId186" display="PAR-2024-1599-AHRF"/>
+    <hyperlink ref="B192" r:id="rId187" display="ADM-2024-1431-DB-HCA-ED1"/>
+    <hyperlink ref="B193" r:id="rId188" display="PAR-2024-1302-AHRF-PHP"/>
+    <hyperlink ref="B194" r:id="rId189" display="ADM-2024-1275-OVR"/>
+    <hyperlink ref="B195" r:id="rId190" display="DIR-2024-1271-SPPC-WDI"/>
+    <hyperlink ref="B196" r:id="rId191" display="PAR-2024-1242-AHRF-ED1"/>
+    <hyperlink ref="B197" r:id="rId192" display="ADM-2024-1068-OVR"/>
+    <hyperlink ref="B198" r:id="rId193" display="ADM-2024-1046-DB-VHCA-ED1"/>
+    <hyperlink ref="B199" r:id="rId194" display="CPC-2024-914-DB-SPPC-VHCA-ABD"/>
+    <hyperlink ref="B200" r:id="rId195" display="CPC-2024-901-DB-VHCA"/>
+    <hyperlink ref="B201" r:id="rId196" display="ZA-2024-45-CU2-ADJ-F"/>
+    <hyperlink ref="B202" r:id="rId197" display="CPC-2024-480-DB-SPR-VHCA"/>
+    <hyperlink ref="B203" r:id="rId198" display="ADM-2024-354-OVR"/>
+    <hyperlink ref="B204" r:id="rId199" display="APCW-2024-275-SPE-SPP-CDP"/>
+    <hyperlink ref="B205" r:id="rId200" display="PAR-2024-107-RDP"/>
+    <hyperlink ref="B206" r:id="rId201" display="ADM-2024-85-DB-VHCA-ED1"/>
+    <hyperlink ref="B207" r:id="rId202" display="ADM-2024-22-RDP"/>
+    <hyperlink ref="B208" r:id="rId203" display="ADM-2023-8478-DB-HCA-ED1"/>
+    <hyperlink ref="B209" r:id="rId204" display="DIR-2023-8477-SPP"/>
+    <hyperlink ref="B210" r:id="rId205" display="ADM-2023-8262-DB-VHCA-ED1"/>
+    <hyperlink ref="B211" r:id="rId206" display="ADM-2023-8145-DB-VHCA-ED1"/>
+    <hyperlink ref="B212" r:id="rId207" display="CPC-2023-8134-DB-CU-CCMP-SPR-HCA"/>
+    <hyperlink ref="B213" r:id="rId208" display="ADM-2023-8053-OVR"/>
+    <hyperlink ref="B214" r:id="rId209" display="PAR-2023-8050-VHCA-ED1"/>
+    <hyperlink ref="B215" r:id="rId210" display="ADM-2023-7897-DB-VHCA-ED1"/>
+    <hyperlink ref="B216" r:id="rId211" display="ADM-2023-7886-RDP"/>
+    <hyperlink ref="B217" r:id="rId212" display="DIR-2023-7759-TOC-CDO-HCA"/>
+    <hyperlink ref="B218" r:id="rId213" display="CPC-2023-7720-DB-DRB-SPP-HCA"/>
+    <hyperlink ref="B219" r:id="rId214" display="ADM-2023-7481-OVR"/>
+    <hyperlink ref="B220" r:id="rId215" display="ADM-2023-7479-DB-SPP-VHCA-ED1"/>
+    <hyperlink ref="B221" r:id="rId216" display="ADM-2023-7330-OVR"/>
+    <hyperlink ref="B222" r:id="rId217" display="PAR-2023-7244-AHRF-ED1"/>
+    <hyperlink ref="B223" r:id="rId218" display="PAR-2023-7064-AHRF-ED1"/>
+    <hyperlink ref="B224" r:id="rId219" display="ADM-2023-7059-CLR"/>
+    <hyperlink ref="B225" r:id="rId220" display="DIR-2023-7025-SPP"/>
+    <hyperlink ref="B226" r:id="rId221" display="ADM-2023-6902-OVR"/>
+    <hyperlink ref="B227" r:id="rId222" display="ADM-2023-6745-DB-VHCA"/>
+    <hyperlink ref="B228" r:id="rId223" display="ADM-2023-6687-DB-VHCA-ED1"/>
+    <hyperlink ref="B229" r:id="rId224" display="ADM-2023-6623-DB-HCA-ED1"/>
+    <hyperlink ref="B230" r:id="rId225" display="ADM-2023-6566-RDP"/>
+    <hyperlink ref="B231" r:id="rId226" display="DIR-2023-6417-RAO"/>
+    <hyperlink ref="B232" r:id="rId227" display="DIR-2023-5957-SPP-HCA"/>
+    <hyperlink ref="B233" r:id="rId228" display="DIR-2023-6330-POD"/>
+    <hyperlink ref="B234" r:id="rId229" display="DIR-2023-6244-TOC-SPR-VHCA"/>
+    <hyperlink ref="B235" r:id="rId230" display="DIR-2023-6234-SPP"/>
+    <hyperlink ref="B236" r:id="rId231" display="ADM-2023-6145-RDP-ED1"/>
+    <hyperlink ref="B237" r:id="rId232" display="ADM-2023-5782-DB-ED1-HCA"/>
+    <hyperlink ref="B238" r:id="rId233" display="PAR-2023-5741-AHRF-PHP"/>
+    <hyperlink ref="B239" r:id="rId234" display="ZA-2023-5732-CUB"/>
+    <hyperlink ref="B240" r:id="rId235" display="ADM-2023-5547-OVR"/>
+    <hyperlink ref="B241" r:id="rId236" display="ADM-2023-5316-DB-HCA-ED1"/>
+    <hyperlink ref="B242" r:id="rId237" display="ADM-2023-4941-DB-HCA-ED1"/>
+    <hyperlink ref="B243" r:id="rId238" display="PAR-2023-4894-AHRF-PHP"/>
+    <hyperlink ref="B244" r:id="rId239" display="ADM-2023-4924-CLR"/>
+    <hyperlink ref="B245" r:id="rId240" display="ADM-2023-5102-CPIOC"/>
+    <hyperlink ref="B246" r:id="rId241" display="ADM-2023-4712-CWC"/>
+    <hyperlink ref="B247" r:id="rId242" display="ADM-2023-4680-DB-VHCA-ED1"/>
+    <hyperlink ref="B248" r:id="rId243" display="PAR-2023-4627-AHRF-ED1"/>
+    <hyperlink ref="B249" r:id="rId244" display="DIR-2023-4463-TOC-HCA"/>
+    <hyperlink ref="B250" r:id="rId245" display="DIR-2023-4323-TOC-CCMP-HCA"/>
+    <hyperlink ref="B251" r:id="rId246" display="ADM-2023-4274-DB-VHCA-ED1"/>
+    <hyperlink ref="B252" r:id="rId247" display="ADM-2023-4166-CLR"/>
+    <hyperlink ref="B253" r:id="rId248" display="ADM-2023-3692-OVR"/>
+    <hyperlink ref="B254" r:id="rId249" display="ZA-2023-3599-ZAD-VHCA-ABD"/>
+    <hyperlink ref="B255" r:id="rId250" display="DIR-2023-3332-SPP"/>
+    <hyperlink ref="B256" r:id="rId251" display="ADM-2023-3138-RDP"/>
+    <hyperlink ref="B257" r:id="rId252" display="PAR-2023-3017-TOC"/>
+    <hyperlink ref="B258" r:id="rId253" display="PAR-2023-3008-AHRF"/>
+    <hyperlink ref="B259" r:id="rId254" display="ADM-2023-2881-DB-HCA-ED1"/>
+    <hyperlink ref="B260" r:id="rId255" display="DIR-2023-2701-SPP"/>
+    <hyperlink ref="B261" r:id="rId256" display="ADM-2023-2573-OVR"/>
+    <hyperlink ref="B262" r:id="rId257" display="PAR-2023-2405-TOC"/>
+    <hyperlink ref="B263" r:id="rId258" display="ADM-2023-1789-OVR"/>
+    <hyperlink ref="B264" r:id="rId259" display="ZA-2023-1782-CUB-CUX-SPP"/>
+    <hyperlink ref="B265" r:id="rId260" display="ADM-2023-1761-OVR"/>
+    <hyperlink ref="B266" r:id="rId261" display="ADM-2023-1373-OVR"/>
+    <hyperlink ref="B267" r:id="rId262" display="ADM-2023-947-DB-HCA"/>
+    <hyperlink ref="B268" r:id="rId263" display="PAR-2023-434-AHRF-PHP"/>
+    <hyperlink ref="B269" r:id="rId264" display="PAR-2022-8578-TOC"/>
+    <hyperlink ref="B270" r:id="rId265" display="DIR-2022-8521-TOC-VHCA"/>
+    <hyperlink ref="B271" r:id="rId266" display="PAR-2022-8260-TOC"/>
+    <hyperlink ref="B272" r:id="rId267" display="DIR-2022-7484-CDO"/>
+    <hyperlink ref="B273" r:id="rId268" display="DIR-2022-7268-TOC-HCA"/>
+    <hyperlink ref="B274" r:id="rId269" display="CPC-2022-7045-CU3-DB-DRB-SPPC-HCA"/>
+    <hyperlink ref="B275" r:id="rId270" display="DIR-2022-6405-CCMP-HCA"/>
+    <hyperlink ref="B276" r:id="rId271" display="ENV-2022-5830-EIR"/>
+    <hyperlink ref="B277" r:id="rId272" display="ZA-2022-3789-ZAA-SPR-WDI"/>
+    <hyperlink ref="B278" r:id="rId273" display="ENV-2022-3039-CE"/>
+    <hyperlink ref="B279" r:id="rId274" display="DIR-2022-3038-SPP"/>
+    <hyperlink ref="B280" r:id="rId275" display="DIR-2022-2184-TOC-SPP-VHCA"/>
+    <hyperlink ref="B281" r:id="rId276" display="DIR-2021-10765-TOC-HCA"/>
+    <hyperlink ref="B282" r:id="rId277" display="VTT-83482-CN-HCA"/>
+    <hyperlink ref="B283" r:id="rId278" display="DIR-2021-2473-TOC-DRB-SPP-HCA"/>
+    <hyperlink ref="B284" r:id="rId279" display="DIR-2021-998-TOC-HCA"/>
+    <hyperlink ref="B285" r:id="rId280" display="DIR-2020-4057-COA"/>
+    <hyperlink ref="B286" r:id="rId281" display="ZA-2020-1178-CUB-ZV"/>
+    <hyperlink ref="B287" r:id="rId282" display="PAR-2019-7308-TOC"/>
+    <hyperlink ref="B288" r:id="rId283" display="CPC-2017-1014-CU-ZAA-SPR"/>
+    <hyperlink ref="B289" r:id="rId284" display="VTT-74876-CN"/>
+    <hyperlink ref="B290" r:id="rId285" display="CPC-2016-1715-GPA-ZC-CU"/>
+    <hyperlink ref="B291" r:id="rId286" display="DIR-2013-2646-SPP"/>
+    <hyperlink ref="B292" r:id="rId287" display="CHC-2009-2319-MA"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>