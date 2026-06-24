--- v0 (2026-05-23)
+++ v1 (2026-06-24)
@@ -20,869 +20,674 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\jason\trash\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="208">
   <si>
     <t xml:space="preserve">Recent Case Filings Report </t>
   </si>
   <si>
-    <t xml:space="preserve">Generated on May 23, 2026</t>
+    <t xml:space="preserve">Generated on June 24, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
-    <t xml:space="preserve">05/22/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">317 S BROADWAY</t>
+    <t xml:space="preserve">06/23/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3218-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">821 E TRACTION AVE</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Downtown</t>
   </si>
   <si>
-    <t xml:space="preserve">construction, use and maintenance of one painted secondary facade signage wall sign for on-site messaging</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">2217 S FOX HILLS DR</t>
+    <t xml:space="preserve">MPA to allow the off-site sale and on-site consumption of  a full-line of alcoholic beverages in conjunction with a proposed restaurant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3217-MPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3215-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">420 N HOOVER ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEMO GARAGE AND CONSTRUCTION OF NEW OFFICE ADDITION TO SFD. CHANGE OF USE OF EXISTING WAREHOUSE-STORAGE BUILDING TO OFFICE. RESURFACE/RESTRIPE PARKING LOT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3210-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4473 W SUNSET DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollywood</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3206-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12906 W VENICE BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palms - Mar Vista - Del Rey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A new 1602 sq ft restaurant offering a full line of alcoholic beverages for on-site consumption w/ daily hours of operation from 7am-2am and 0 on-site automobile parking spaces in the [Q]C2-1 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2018-372-CUB-CUX-LEOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6350 W HOLLYWOOD BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3190-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11114 W OSBORNE ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunland - Tujunga - Lake View Terrace - Shadow Hills - East La Tuna Canyon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3188-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2134 N VERMONT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A ZV TO ALLOW THE SALE OF BEER AND WINE IN CONJUNCTION WITH AN EXISTING GAS STATION AND ASSOCIATED CONVENIENCE STORE IN A R3-1 ZONE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3187-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3185-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">638 S BERENDO ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilshire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Airspace lot line adjustment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3184-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">687 S HOBART BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3186-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4242 S GRAND VIEW BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 9 Urban Lot Split for the demo of the existing structures for the construction of 1 SFD and ADU on each lot zoned R1-1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3205-ZV-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3214-ADJ-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2022-1577-CUB-CU-PA2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/22/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3168-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3700 W WILSHIRE BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustment to create one legal lot and three airspace lots.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-85188-SH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6443 N COLUMBUS AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Nuys - North Sherman Oaks</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subdivision of a lot in the R1 zone into 9 parcels through SB 1123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3166-PMUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22620 W CALVERT ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canoga Park - Winnetka - Woodland Hills - West Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB9 in the RA-1 zone, Parcel A 17,517 SF and Parcel B 18,250.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2024-1560-CU1-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4849 N MT ROYAL DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/18/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3123-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">924 W MARCO PL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REPAIR AND REHAB OF EXISTING BUNGALOWS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-1995-23786-EIR-ADD1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Nuys Airport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12,6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mission Hills - Panorama City - North Hills,Northridge,Reseda - West Van Nuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3137-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1756 N SERRANO AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AHIP project for 100% affordable residential project for a new 6-story, 40 unit building</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3122-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/17/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3097-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11606 W SAN VICENTE BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brentwood - Pacific Palisades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Applicant is requesting Project Compliance (Design Review Board) for exterior and tenant improvements to an existing office building, one building ID sign, and one window ID sign.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3096-SPPC-DRB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/16/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3067-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3960 N LAUREL CANYON BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sherman Oaks - Studio City - Toluca Lake - Cahuenga Pass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3063-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3100 N MANDEVILLE CANYON ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOUSE OF WORSHIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3061-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18100 W CHATSWORTH ST 1-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granada Hills - Knollwood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demo of the existing parking lot for a 1,025 sq ft drive-through coffee shop w/ 2 drive-through lanes operating 5am-11pm daily located in the C2-1VL Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-1916-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3738 S OVERLAND AVE</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
-    <t xml:space="preserve">West Los Angeles</t>
-[...77 lines deleted...]
-    <t xml:space="preserve">4645 N LEDGE AVE</t>
+    <t xml:space="preserve">WDI to permit a 50 ft half ROW width along Overland Ave. Associated project includes a 141-unit mexed use project.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-3078-DB-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3800 W 6TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expanded Admin Review for the construction of a 8-story mixed-use bldg w/ 219 market rate units and a 7-story senior living bldg w/ 80 units located in the C2-2 Zone and R5-2 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3060-CU2-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3062-CU2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3050-ZV-CDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7236 N RESEDA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reseda - West Van Nuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A zone Variance and  Director's Determination for a project within a Community Design Overlay (CDO). The project proposes a (N) Spray Booth within an existing Auto-Body/Repair Shop.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3051-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/15/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-1995-23786-EIR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zone Change to clarify and adjust the "Q" Condition Boundary Map of Ordinance 177327 to rear.range the designated uses for three areas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3041-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">340 N AVE 51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3027-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18729 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Encino - Tarzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interior Tenant Improvements and change of use from Dance School to Ice Cream preparation and sales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3040-COA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2024-6024-CUW-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2069 N ARGYLE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3026-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/12/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3021-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18367 W HATTERAS ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subdivide vacant lot into ten lots for the construction of ten single family dwellings.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3009-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2019-1967-PMLA-M1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17730 W FULLERFARM ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northridge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-5692-SL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2025-1864-CE-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3610 N SAPPHIRE DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/11/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-2999-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8039 N DEERING AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUB for the sale and dispensing of beer &amp; wine only for on-site and off-site sale in conjunction with a new brewery.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2025-1674-PM-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2236 W AVE 33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3000-MEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3463 S WALKER AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Pedro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mello Act Compliance review for a new ADU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-2998-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-85203-SH-SL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2217 W LAVERNA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VESTING TENTATIVE TRACT MAP PER SB 684 to subdivide one lot into 7 with existing residential structure.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-2952-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3257 E CESAR E CHAVEZ AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boyle Heights</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tier 3 TOC development project for the demolition of existing commercial building and 4 SFDs for the construction of a 6-story multi-family residential building with 62 residential DUs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-2951-TOC-PHP-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2024-7142-PM-HCA-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21126 W CHATSWORTH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chatsworth - Porter Ranch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2022-2933-PMLA-HCA-EXT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12721 W FILMORE ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arleta - Pacoima</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-2917-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">633 E CALIFORNIA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demolition of existing one-story 824 sq. ft. non-compliant garage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-2907-AH-SPPC-VHCA-AHS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5139 N COLFAX AVE</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">North Hollywood - Valley Village</t>
   </si>
   <si>
-    <t xml:space="preserve">20% adjustment for flag lot access strip &amp; mid point adjustment for flag lot condition</t>
-[...179 lines deleted...]
-    <t xml:space="preserve">15</t>
+    <t xml:space="preserve">construction of a new 53,149,5 sq. ft. (3.18 FAR), six-story, 67- foot, 100% affordable housing development with 95 units.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-2916-CDP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-2914-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15500 N STEPHEN S WISE DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bel Air - Beverly Crest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARCEL MAP EXEMPTION LOT LINE ADJUSTMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-85305-SH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19448 W SATICOY ST 1-114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB684/1123 Starter Home project for the subdivision of an RA lot into 5 lots with 5 SFD units and attached ADU/JADUs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-2935-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16814 S VERMONT AVE</t>
   </si>
   <si>
     <t xml:space="preserve">Harbor Gateway</t>
   </si>
   <si>
-    <t xml:space="preserve">Subdivision for 9 Residential Condominium Units</t>
-[...488 lines deleted...]
-    <t xml:space="preserve">Conversion of garage into detached ADU (316 SF) in the rear yard of a multifamily residence</t>
+    <t xml:space="preserve">AA-2026-2909-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17810 W ERWIN ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB9 Urban Lot Split  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">06/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-2896-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3957 N AVENIDA DEL SOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction of a new two-story single family dwelling with an attached two car garage and one guest parking space.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-2892-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21881 W YBARRA ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proposed 1,271.86 SF addition to an existing SFD and a proposed 447 SF carport and 12' high retaining wall.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-1985-1219-CUZ-PA3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AKA - 701 PALISADES DR.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-2895-SPPC-DRB-MSP-CU1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-2891-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-2893-AH-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8811 S READING AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westchester - Playa del Rey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5-story, 77 unit, 100% affordable housing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1268,56 +1073,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2599-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2598-SPPC-CDO" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2594-EAF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2593-TOIA-VHCA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2597-AH-HCA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2025-2662-CUB-CUX-1A" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2580-RBPA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2578-EAF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2576-PMUL-HCA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2574-ADJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2568-EAF" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2567-COA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2566-EAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2564-CDP" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2577-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2584-COC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2556-EAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2539-EAF" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2538-CU1-ADJ-HCA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2536-EAF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2533-EAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2532-CDO" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2554-ZV-F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2542-CDP" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-1995-924-CUZ-PA1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2531-EAF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2530-CU1-ZBA-HCA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2447-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2526-EAF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2021-8539-PMLA-HCA-EXT" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2504-EAF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2499-EAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2498-CDO" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2497-RBPA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2509-PMUL-HCA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2021-1557-DB-SPR-HCA-M1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-84320-SH-HCA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2521-ADJ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2494-PMUL-HCA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2525-SPPC-CDO" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-8013-CU2-1A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2500-AH-PHP-VHCA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2496-EAF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2489-RBPA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2488-RBPA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2486-EAF" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2482-PMUL-HCA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2475-PMEX" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2485-DRB-SPPC-MSP" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2458-RBPA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-83756-CN-HCA-EXT" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2449-EAF" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2438-EAF" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2436-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2434-PMUL" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2433-MEL" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2432-EAF" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2422-EAF" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2423-OC-VHCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2451-EAF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2450-PM-HCA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2431-CUB" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2421-CU1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2415-RBPA" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2403-EAF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2402-CDP" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2389-EAF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2380-EAF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2376-EAF" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2026-2375-DB-CDO-DRB-CUB-PR-VHCA" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2026-2388-CU3-CU2-ADJ-PR-CCMP" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2368-COC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2379-CUB" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2399-MEL" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2369-COC" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2390-PMUL-HCA" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2023-8122-CE-1A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2359-EAF" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2019-46-CUB-LEOX" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/PS-1464-1A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2304-CUW" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2329-AH-DB-VHCA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2185-EAF" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2316-EAF" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2310-RBPA" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2305-EAF" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2297-EAF" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2313-AH-SPPC-WC-VHCA-RED1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2315-ZV-WDI" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2294-EAF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2000-2917-CU-ZV-PA1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2296-CU2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2295-MEL" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3218-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3217-MPA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3215-EAF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3210-EAF" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3206-EAF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2018-372-CUB-CUX-LEOX" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3190-PMEX" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3188-EAF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3187-ZV" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3185-PMEX" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3184-RBPA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3186-PMUL-HCA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3205-ZV-CUB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3214-ADJ-SPPC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-1577-CUB-CU-PA2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3168-PMEX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85188-SH-HCA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3166-PMUL" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-1560-CU1-1A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3123-EAF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-1995-23786-EIR-ADD1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3137-EAF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3122-SPPC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3097-EAF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3096-SPPC-DRB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3067-RBPA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3063-EAF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3061-EAF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-1916-EAF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-3078-DB-HCA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3060-CU2-SPPC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3062-CU2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3050-ZV-CDO" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3051-EAF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-1995-23786-EIR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3041-EAF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3027-EAF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3040-COA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-6024-CUW-1A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3026-SPPC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3021-EAF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3009-EAF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2019-1967-PMLA-M1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-5692-SL-HCA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-1864-CE-1A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2999-EAF" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2025-1674-PM-1A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3000-MEL" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2998-CUB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85203-SH-SL" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2952-EAF" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2951-TOC-PHP-HCA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7142-PM-HCA-1A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2022-2933-PMLA-HCA-EXT" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2917-EAF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2907-AH-SPPC-VHCA-AHS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2916-CDP" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2914-PMEX" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85305-SH-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2935-RBPA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2909-PMUL-HCA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2896-EAF" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2892-EAF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-1985-1219-CUZ-PA3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2895-SPPC-DRB-MSP-CU1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2891-SPPC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2893-AH-VHCA" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F99"/>
+  <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" customWidth="1"/>
     <col min="6" max="6" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
@@ -1386,1958 +1191,1391 @@
       </c>
       <c r="B8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" s="0" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="D39" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>134</v>
+        <v>66</v>
       </c>
       <c r="E46" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E47" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F47" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>146</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>153</v>
+        <v>71</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>154</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>32</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>36</v>
+        <v>161</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C58" s="0" t="s">
+      <c r="D58" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="D58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>35</v>
+        <v>176</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>71</v>
+        <v>182</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>183</v>
+        <v>115</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>187</v>
+        <v>48</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>194</v>
+        <v>24</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C70" s="0" t="s">
+      <c r="D70" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="0" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>77</v>
+        <v>206</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>202</v>
-[...26 lines deleted...]
-      <c r="B74" s="0" t="s">
         <v>207</v>
-      </c>
-[...510 lines deleted...]
-        <v>272</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-2599-EAF"/>
-[...92 lines deleted...]
-    <hyperlink ref="B99" r:id="rId94" display="DIR-2026-2295-MEL"/>
+    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-3218-EAF"/>
+    <hyperlink ref="B7" r:id="rId2" display="ZA-2026-3217-MPA"/>
+    <hyperlink ref="B8" r:id="rId3" display="ENV-2026-3215-EAF"/>
+    <hyperlink ref="B9" r:id="rId4" display="ENV-2026-3210-EAF"/>
+    <hyperlink ref="B10" r:id="rId5" display="ENV-2026-3206-EAF"/>
+    <hyperlink ref="B11" r:id="rId6" display="ZA-2018-372-CUB-CUX-LEOX"/>
+    <hyperlink ref="B12" r:id="rId7" display="AA-2026-3190-PMEX"/>
+    <hyperlink ref="B13" r:id="rId8" display="ENV-2026-3188-EAF"/>
+    <hyperlink ref="B14" r:id="rId9" display="ZA-2026-3187-ZV"/>
+    <hyperlink ref="B15" r:id="rId10" display="AA-2026-3185-PMEX"/>
+    <hyperlink ref="B16" r:id="rId11" display="ADM-2026-3184-RBPA"/>
+    <hyperlink ref="B17" r:id="rId12" display="AA-2026-3186-PMUL-HCA"/>
+    <hyperlink ref="B18" r:id="rId13" display="ZA-2026-3205-ZV-CUB"/>
+    <hyperlink ref="B19" r:id="rId14" display="DIR-2026-3214-ADJ-SPPC"/>
+    <hyperlink ref="B20" r:id="rId15" display="ZA-2022-1577-CUB-CU-PA2"/>
+    <hyperlink ref="B21" r:id="rId16" display="AA-2026-3168-PMEX"/>
+    <hyperlink ref="B22" r:id="rId17" display="VTT-85188-SH-HCA"/>
+    <hyperlink ref="B23" r:id="rId18" display="AA-2026-3166-PMUL"/>
+    <hyperlink ref="B24" r:id="rId19" display="ZA-2024-1560-CU1-1A"/>
+    <hyperlink ref="B25" r:id="rId20" display="ENV-2026-3123-EAF"/>
+    <hyperlink ref="B26" r:id="rId21" display="ENV-1995-23786-EIR-ADD1"/>
+    <hyperlink ref="B27" r:id="rId22" display="ENV-2026-3137-EAF"/>
+    <hyperlink ref="B28" r:id="rId23" display="DIR-2026-3122-SPPC"/>
+    <hyperlink ref="B29" r:id="rId24" display="ENV-2026-3097-EAF"/>
+    <hyperlink ref="B30" r:id="rId25" display="DIR-2026-3096-SPPC-DRB"/>
+    <hyperlink ref="B31" r:id="rId26" display="ADM-2026-3067-RBPA"/>
+    <hyperlink ref="B32" r:id="rId27" display="ENV-2026-3063-EAF"/>
+    <hyperlink ref="B33" r:id="rId28" display="ENV-2026-3061-EAF"/>
+    <hyperlink ref="B34" r:id="rId29" display="ENV-2026-1916-EAF"/>
+    <hyperlink ref="B35" r:id="rId30" display="EAR-2026-3078-DB-HCA"/>
+    <hyperlink ref="B36" r:id="rId31" display="ZA-2026-3060-CU2-SPPC"/>
+    <hyperlink ref="B37" r:id="rId32" display="ZA-2026-3062-CU2"/>
+    <hyperlink ref="B38" r:id="rId33" display="ZA-2026-3050-ZV-CDO"/>
+    <hyperlink ref="B39" r:id="rId34" display="ENV-2026-3051-EAF"/>
+    <hyperlink ref="B40" r:id="rId35" display="ENV-1995-23786-EIR"/>
+    <hyperlink ref="B41" r:id="rId36" display="ENV-2026-3041-EAF"/>
+    <hyperlink ref="B42" r:id="rId37" display="ENV-2026-3027-EAF"/>
+    <hyperlink ref="B43" r:id="rId38" display="DIR-2026-3040-COA"/>
+    <hyperlink ref="B44" r:id="rId39" display="ZA-2024-6024-CUW-1A"/>
+    <hyperlink ref="B45" r:id="rId40" display="DIR-2026-3026-SPPC"/>
+    <hyperlink ref="B46" r:id="rId41" display="ENV-2026-3021-EAF"/>
+    <hyperlink ref="B47" r:id="rId42" display="ENV-2026-3009-EAF"/>
+    <hyperlink ref="B48" r:id="rId43" display="AA-2019-1967-PMLA-M1"/>
+    <hyperlink ref="B49" r:id="rId44" display="VTT-5692-SL-HCA"/>
+    <hyperlink ref="B50" r:id="rId45" display="ENV-2025-1864-CE-1A"/>
+    <hyperlink ref="B51" r:id="rId46" display="ENV-2026-2999-EAF"/>
+    <hyperlink ref="B52" r:id="rId47" display="AA-2025-1674-PM-1A"/>
+    <hyperlink ref="B53" r:id="rId48" display="DIR-2026-3000-MEL"/>
+    <hyperlink ref="B54" r:id="rId49" display="ZA-2026-2998-CUB"/>
+    <hyperlink ref="B55" r:id="rId50" display="VTT-85203-SH-SL"/>
+    <hyperlink ref="B56" r:id="rId51" display="ENV-2026-2952-EAF"/>
+    <hyperlink ref="B57" r:id="rId52" display="DIR-2026-2951-TOC-PHP-HCA"/>
+    <hyperlink ref="B58" r:id="rId53" display="AA-2024-7142-PM-HCA-1A"/>
+    <hyperlink ref="B59" r:id="rId54" display="AA-2022-2933-PMLA-HCA-EXT"/>
+    <hyperlink ref="B60" r:id="rId55" display="ENV-2026-2917-EAF"/>
+    <hyperlink ref="B61" r:id="rId56" display="EAR-2026-2907-AH-SPPC-VHCA-AHS"/>
+    <hyperlink ref="B62" r:id="rId57" display="DIR-2026-2916-CDP"/>
+    <hyperlink ref="B63" r:id="rId58" display="AA-2026-2914-PMEX"/>
+    <hyperlink ref="B64" r:id="rId59" display="VTT-85305-SH-HCA"/>
+    <hyperlink ref="B65" r:id="rId60" display="ADM-2026-2935-RBPA"/>
+    <hyperlink ref="B66" r:id="rId61" display="AA-2026-2909-PMUL-HCA"/>
+    <hyperlink ref="B67" r:id="rId62" display="ENV-2026-2896-EAF"/>
+    <hyperlink ref="B68" r:id="rId63" display="ENV-2026-2892-EAF"/>
+    <hyperlink ref="B69" r:id="rId64" display="ZA-1985-1219-CUZ-PA3"/>
+    <hyperlink ref="B70" r:id="rId65" display="ZA-2026-2895-SPPC-DRB-MSP-CU1"/>
+    <hyperlink ref="B71" r:id="rId66" display="DIR-2026-2891-SPPC"/>
+    <hyperlink ref="B72" r:id="rId67" display="EAR-2026-2893-AH-VHCA"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>