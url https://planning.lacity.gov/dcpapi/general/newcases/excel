--- v1 (2026-06-24)
+++ v2 (2026-07-23)
@@ -20,674 +20,707 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\jason\trash\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="218">
   <si>
     <t xml:space="preserve">Recent Case Filings Report </t>
   </si>
   <si>
-    <t xml:space="preserve">Generated on June 24, 2026</t>
+    <t xml:space="preserve">Generated on July 23, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
-    <t xml:space="preserve">06/23/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">821 E TRACTION AVE</t>
+    <t xml:space="preserve">07/22/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3817-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1320 S FLOWER ST</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Downtown</t>
   </si>
   <si>
-    <t xml:space="preserve">MPA to allow the off-site sale and on-site consumption of  a full-line of alcoholic beverages in conjunction with a proposed restaurant.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">420 N HOOVER ST</t>
+    <t xml:space="preserve">A CUP TO ALLOW THE SALE OF [A FULL-LINE OF ALCOHOLIC BEVERAGES IN  CONJUNCTION WITH PROPOSED HOTEL RESTAURANT AND BAR OPERATING FROM 7AM TO 11PM.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3815-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">405 S CLIFFWOOD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brentwood - Pacific Palisades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New over in height pilasters, wall, vehicular access gate, pedestrian access gate, within the required front and side yard setbacks.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3814-ADJ-F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3816-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-84453-2A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12501 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sherman Oaks - Studio City - Toluca Lake - Cahuenga Pass</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">07/21/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3790-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">621 S WESTERN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilshire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3781-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1225 E WASHINGTON BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southeast Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3778-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7265 W MELROSE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollywood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3776-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1525 W SUNSET BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
   </si>
   <si>
-    <t xml:space="preserve">DEMO GARAGE AND CONSTRUCTION OF NEW OFFICE ADDITION TO SFD. CHANGE OF USE OF EXISTING WAREHOUSE-STORAGE BUILDING TO OFFICE. RESURFACE/RESTRIPE PARKING LOT</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">11</t>
+    <t xml:space="preserve">ENV-2026-3770-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3100 N OAKSHIRE DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">proposed 7,280 SQ FT SFD with two 760 SQ FT. 4-car garage and 2,538 SQ FT basement. applicant not pursuing CU1 for substandard street. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3769-SPPC-DRB-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3760-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3403 N FARNSWORTH AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A variance from Section 12.09-A of the Municipal Code to permit the continued use of a convenience store selling a full line of alcoholic beverages for off-site consumption on property located in the R2 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3759-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3751-MEL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">728 E VERNON AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MELLO ACT REVIEW FOR COASTAL CDP APPROVED ADU PER CDP WAIVER 5-26-0016-W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3757-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5019 N GENESTA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Encino - Tarzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 9 URBAN LOT SPLIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3756-MEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5218 S PACIFIC AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conversion of a 277sq ft rec room into an ADU in conjunction with an existing multi-family dwelling in the RW1-1 Zone and Venice Coastal SP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/20/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2011-3169-MPA-LEOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201 S BROADWAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3724-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">443 E FRONTENAC AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New two-story single family residence with an attached two-car garage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3723-CU1-SPPC-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3729-PMUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1437 W 222ND ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harbor Gateway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 9 Parcel Map Urban Lot Split in the R1 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3739-COC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1739 N WESTRIDGE ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Certificate of Compliance  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/17/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-3708-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7275 W MELROSE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3709-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">700 S FLOWER ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROJECT COMPLIANCE FOR NEW DIGITAL DISPLAY SIGNS IN THE BLOC SIGN DISTRICT.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/16/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3688-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11518 W LA GRANGE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demo of the existing structures for the construction of a new 2-story 2473 sq ft SFD located in the Expo Corridor TNP zoned R2-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3668-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7826 N SEPULVEDA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Nuys - North Sherman Oaks</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TO ALLOW AUTO BODY REPAIR IN THE M1 ZONE WITHIN 500' OF RESIDENTIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3667-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3664-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3801 S LENAWEE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Adams - Baldwin Hills - Leimert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUB for the sale and dispensing of a full line of alcoholic beverages for on-site sale in conjunction with a proposed private club/office.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3687-ADJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3663-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3692-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1737 N WESTRIDGE ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustment between 3 abutting parcels zoned RE20-1-H.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3665-COC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> tract: TR 16203 block: lot: FR LT 24 arb: 287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Certificate of Compliance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3666-COC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3661-COC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1741 N WESTRIDGE ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Certificate of compliance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/15/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2014-3476-CUB-PA1-LEOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2396 N GLENDALE BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3636-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3351 N COLDWATER CANYON AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW 2 STORY 7511 SQFT SFD WITH A 930 SQFT 4-CAR GARAGE AND A SWIMMING POOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA4-LEOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5300 N LANKERSHIM BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Hollywood - Valley Village</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEOX Time Extension of a 7-year time-limited CUB grant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2023-7218-ZV-CDP-MEL-HCA-2A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">700 W PASEO DEL MAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Pedro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2022-8791-ZAD-SPP-HCA-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7921 W DENIVELLE ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunland - Tujunga - Lake View Terrace - Shadow Hills - East La Tuna Canyon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3639-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9242 W NIGHTINGALE DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standalone haul route</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TT-85342-SH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4523 W 18TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subdivision of one existing parcel in the RD1.5-1 zone into 5 fee-simple lots and construction of 5 new single family townhomes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3635-SPPC-DRB-MSP-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/14/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2020-1208-CUB-LEOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1209 N CYPRESS AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3620-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1301 S FIGUEROA ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The review of the design of the Pico Passage component of the LACC Expansion and Modernization Project in accordance with the Convention Center and Arena Specific Plan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3607-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3751 W 6TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUP TO ALLOW THE SALE OF A FULL-LINE OF ALCOHOLIC BEVERAGES IN CONJUNCTION WITH A PROPOSED RESTAURANT OPERATING FROM 7AM-2AM.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3606-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3605-PMUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2311 S LOUELLA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sb 9 on a single-family lot with existing SFDs, no construction proposed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3600-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6228 W FRANKLIN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Class 1 CUP to permit the continued use a legal non-conforming service station in the R4-2 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3591-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3664 N POTOSI AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">the construction, use, and maintenance of an new 2,435 square-foot, three-story, single-family dwelling with an attached two-car garage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3598-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151 N POINSETTIA PL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Second story addition and remodel to an existing single-family dwelling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3597-COA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3590-CU1-MSP-SPPC-DRB-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3594-MEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">329 N SYCAMORE ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mello Act review to convert a portion of an two dwelling unit property to an accessory dwelling unit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3599-NC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/13/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TT-85334-CN-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3550 W WILSHIRE BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">subdiv. to create one master ground lot, one airspace lot; 507 condo, parking, &amp; four airspace lots for comm. use in existing 437,445 s.f., 20-story office bldng, &amp; maintenance of 2,180 prkng spaces in existing prkng structure on a 136,521-s.f. lot </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3581-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3564-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14623 W HAYNES ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot Line Adjustment to adjust the property line increasing the size of parcel 2 resulting in two legal parcels.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3572-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4580 W DUNDEE DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An adjustment of the common lot lines between 4600-4616 w Dundee Drive and 2566 N Aberdeen Avenue/4580 W Dundee Drive.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3554-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2922 S MAPLE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zone variance to continue operation of a non-conforming market in the R3-1 zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3548-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10990 W PICO BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAF for a haul route for the export of 24,640 cubic yards of earth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3546-ZAI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">408 S SPRING ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Applicant is seeking a Zoning Administrator's Interpretation
+(ZAI) from the City of Los Angeles for the application of the term "light
+housekeeping room", which is more analogous to the requested use for a hotel room,
+at 408 S Spring Street.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3553-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2026-3542-GPA-ZC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16300 W FOOTHILL BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sylmar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">City Initiated General Plan Amendment and Zone Change for the Sylmar Fire Station: CF 26-0580 - Fire Station 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-3470-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10201 W VENICE BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Palms - Mar Vista - Del Rey</t>
   </si>
   <si>
-    <t xml:space="preserve">A new 1602 sq ft restaurant offering a full line of alcoholic beverages for on-site consumption w/ daily hours of operation from 7am-2am and 0 on-site automobile parking spaces in the [Q]C2-1 Zone.</t>
-[...533 lines deleted...]
-    <t xml:space="preserve">5-story, 77 unit, 100% affordable housing</t>
+    <t xml:space="preserve">A CUB to allow the off-site sales of alcoholic beverages in conjunction with a 3,291 sq. ft. market with hours of operation from 6am-2am, daily.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3497-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9601 W LA TUNA CANYON ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sun Valley - La Tuna Canyon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Compliance review for new SFD and detached ADU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3489-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9080 W PICO BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zone Variance to permit 7,000 SF uncovered rooftop use for spiritual wellness and events ancillary to approved House of worship (approved under ZA-2023-4344-VCU-ZV-WDI).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3496-SPPC-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3471-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3457-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1921 W ROSEBUD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustment consists of five legal lots, to reconfigure the property into two parcels.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-3465-CDP-MEL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3717 S ROXBURY ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One- and Two-Story Addition to an existing 458 s.f. single family residence and the conversion of the existing 458 s.f. single family residence into an Accessory Dwelling Unit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-3467-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-3458-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1915 W ROSEBUD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot Line Adjustment to reconfigure two (2) of the existing lots</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1073,56 +1106,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3218-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3217-MPA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3215-EAF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3210-EAF" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3206-EAF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2018-372-CUB-CUX-LEOX" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3190-PMEX" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3188-EAF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3187-ZV" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3185-PMEX" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3184-RBPA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3186-PMUL-HCA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3205-ZV-CUB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3214-ADJ-SPPC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-1577-CUB-CU-PA2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3168-PMEX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85188-SH-HCA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3166-PMUL" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-1560-CU1-1A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3123-EAF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-1995-23786-EIR-ADD1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3137-EAF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3122-SPPC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3097-EAF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3096-SPPC-DRB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3067-RBPA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3063-EAF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3061-EAF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-1916-EAF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-3078-DB-HCA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3060-CU2-SPPC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3062-CU2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3050-ZV-CDO" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3051-EAF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-1995-23786-EIR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3041-EAF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3027-EAF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3040-COA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2024-6024-CUW-1A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3026-SPPC" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3021-EAF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3009-EAF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2019-1967-PMLA-M1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-5692-SL-HCA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2025-1864-CE-1A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2999-EAF" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2025-1674-PM-1A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3000-MEL" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2998-CUB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85203-SH-SL" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2952-EAF" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2951-TOC-PHP-HCA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2024-7142-PM-HCA-1A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2022-2933-PMLA-HCA-EXT" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2917-EAF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2907-AH-SPPC-VHCA-AHS" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2916-CDP" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2914-PMEX" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85305-SH-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-2935-RBPA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-2909-PMUL-HCA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2896-EAF" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-2892-EAF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-1985-1219-CUZ-PA3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-2895-SPPC-DRB-MSP-CU1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-2891-SPPC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-2893-AH-VHCA" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3817-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3815-EAF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3814-ADJ-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3816-CUB" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-84453-2A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3790-RBPA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3781-RBPA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3778-RBPA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3776-RBPA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3770-EAF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3769-SPPC-DRB-HCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3760-EAF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3759-ZV" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3751-MEL-HCA" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3757-PMUL-HCA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3756-MEL" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2011-3169-MPA-LEOX" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3724-EAF" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3723-CU1-SPPC-HCA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3729-PMUL" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3739-COC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3708-RBPA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3709-SPPC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3688-EAF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3668-EAF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3667-ZV" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3664-EAF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3687-ADJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3663-CUB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3692-PMEX" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3665-COC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3666-COC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3661-COC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2014-3476-CUB-PA1-LEOX" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3636-EAF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA4-LEOX" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-7218-ZV-CDP-MEL-HCA-2A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-8791-ZAD-SPP-HCA-1A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3639-EAF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-85342-SH-HCA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3635-SPPC-DRB-MSP-HCA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1208-CUB-LEOX" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3620-SPPC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3607-EAF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3606-CUB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3605-PMUL" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3600-EAF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3591-EAF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3598-EAF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3597-COA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3590-CU1-MSP-SPPC-DRB-HCA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3594-MEL" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3599-NC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-85334-CN-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3581-EAF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3564-PMEX" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3572-PMEX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3554-EAF" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3548-EAF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3546-ZAI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3553-ZV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2026-3542-GPA-ZC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3470-CUB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3497-EAF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3489-EAF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3496-SPPC-HCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3471-EAF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3457-PMEX" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3465-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3467-EAF" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3458-PMEX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F72"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" customWidth="1"/>
     <col min="6" max="6" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
@@ -1151,1431 +1184,1515 @@
       </c>
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="0" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>115</v>
+        <v>49</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>23</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>161</v>
+        <v>17</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>166</v>
+        <v>38</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C59" s="0" t="s">
+      <c r="D59" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>176</v>
+        <v>92</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63" s="0" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>48</v>
+        <v>186</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>94</v>
+        <v>191</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>67</v>
+        <v>195</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C69" s="0" t="s">
+      <c r="F69" s="0" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>67</v>
+        <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="E72" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="F72" s="0" t="s">
-        <v>207</v>
+      <c r="B73" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="75" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="76" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-3218-EAF"/>
-[...65 lines deleted...]
-    <hyperlink ref="B72" r:id="rId67" display="EAR-2026-2893-AH-VHCA"/>
+    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-3817-EAF"/>
+    <hyperlink ref="B7" r:id="rId2" display="ENV-2026-3815-EAF"/>
+    <hyperlink ref="B8" r:id="rId3" display="ZA-2026-3814-ADJ-F"/>
+    <hyperlink ref="B9" r:id="rId4" display="ZA-2026-3816-CUB"/>
+    <hyperlink ref="B10" r:id="rId5" display="VTT-84453-2A"/>
+    <hyperlink ref="B11" r:id="rId6" display="ADM-2026-3790-RBPA"/>
+    <hyperlink ref="B12" r:id="rId7" display="ADM-2026-3781-RBPA"/>
+    <hyperlink ref="B13" r:id="rId8" display="ADM-2026-3778-RBPA"/>
+    <hyperlink ref="B14" r:id="rId9" display="ADM-2026-3776-RBPA"/>
+    <hyperlink ref="B15" r:id="rId10" display="ENV-2026-3770-EAF"/>
+    <hyperlink ref="B16" r:id="rId11" display="DIR-2026-3769-SPPC-DRB-HCA"/>
+    <hyperlink ref="B17" r:id="rId12" display="ENV-2026-3760-EAF"/>
+    <hyperlink ref="B18" r:id="rId13" display="ZA-2026-3759-ZV"/>
+    <hyperlink ref="B19" r:id="rId14" display="DIR-2026-3751-MEL-HCA"/>
+    <hyperlink ref="B20" r:id="rId15" display="AA-2026-3757-PMUL-HCA"/>
+    <hyperlink ref="B21" r:id="rId16" display="DIR-2026-3756-MEL"/>
+    <hyperlink ref="B22" r:id="rId17" display="ZA-2011-3169-MPA-LEOX"/>
+    <hyperlink ref="B23" r:id="rId18" display="ENV-2026-3724-EAF"/>
+    <hyperlink ref="B24" r:id="rId19" display="ZA-2026-3723-CU1-SPPC-HCA"/>
+    <hyperlink ref="B25" r:id="rId20" display="AA-2026-3729-PMUL"/>
+    <hyperlink ref="B26" r:id="rId21" display="AA-2026-3739-COC"/>
+    <hyperlink ref="B27" r:id="rId22" display="ADM-2026-3708-RBPA"/>
+    <hyperlink ref="B28" r:id="rId23" display="DIR-2026-3709-SPPC"/>
+    <hyperlink ref="B29" r:id="rId24" display="ENV-2026-3688-EAF"/>
+    <hyperlink ref="B30" r:id="rId25" display="ENV-2026-3668-EAF"/>
+    <hyperlink ref="B31" r:id="rId26" display="ZA-2026-3667-ZV"/>
+    <hyperlink ref="B32" r:id="rId27" display="ENV-2026-3664-EAF"/>
+    <hyperlink ref="B33" r:id="rId28" display="DIR-2026-3687-ADJ"/>
+    <hyperlink ref="B34" r:id="rId29" display="ZA-2026-3663-CUB"/>
+    <hyperlink ref="B35" r:id="rId30" display="AA-2026-3692-PMEX"/>
+    <hyperlink ref="B36" r:id="rId31" display="AA-2026-3665-COC"/>
+    <hyperlink ref="B37" r:id="rId32" display="AA-2026-3666-COC"/>
+    <hyperlink ref="B38" r:id="rId33" display="AA-2026-3661-COC"/>
+    <hyperlink ref="B39" r:id="rId34" display="ZA-2014-3476-CUB-PA1-LEOX"/>
+    <hyperlink ref="B40" r:id="rId35" display="ENV-2026-3636-EAF"/>
+    <hyperlink ref="B41" r:id="rId36" display="ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA4-LEOX"/>
+    <hyperlink ref="B42" r:id="rId37" display="ZA-2023-7218-ZV-CDP-MEL-HCA-2A"/>
+    <hyperlink ref="B43" r:id="rId38" display="ZA-2022-8791-ZAD-SPP-HCA-1A"/>
+    <hyperlink ref="B44" r:id="rId39" display="ENV-2026-3639-EAF"/>
+    <hyperlink ref="B45" r:id="rId40" display="TT-85342-SH-HCA"/>
+    <hyperlink ref="B46" r:id="rId41" display="DIR-2026-3635-SPPC-DRB-MSP-HCA"/>
+    <hyperlink ref="B47" r:id="rId42" display="ZA-2020-1208-CUB-LEOX"/>
+    <hyperlink ref="B48" r:id="rId43" display="DIR-2026-3620-SPPC"/>
+    <hyperlink ref="B49" r:id="rId44" display="ENV-2026-3607-EAF"/>
+    <hyperlink ref="B50" r:id="rId45" display="ZA-2026-3606-CUB"/>
+    <hyperlink ref="B51" r:id="rId46" display="AA-2026-3605-PMUL"/>
+    <hyperlink ref="B52" r:id="rId47" display="ENV-2026-3600-EAF"/>
+    <hyperlink ref="B53" r:id="rId48" display="ENV-2026-3591-EAF"/>
+    <hyperlink ref="B54" r:id="rId49" display="ENV-2026-3598-EAF"/>
+    <hyperlink ref="B55" r:id="rId50" display="DIR-2026-3597-COA"/>
+    <hyperlink ref="B56" r:id="rId51" display="ZA-2026-3590-CU1-MSP-SPPC-DRB-HCA"/>
+    <hyperlink ref="B57" r:id="rId52" display="DIR-2026-3594-MEL"/>
+    <hyperlink ref="B58" r:id="rId53" display="ZA-2026-3599-NC"/>
+    <hyperlink ref="B59" r:id="rId54" display="TT-85334-CN-HCA"/>
+    <hyperlink ref="B60" r:id="rId55" display="ENV-2026-3581-EAF"/>
+    <hyperlink ref="B61" r:id="rId56" display="AA-2026-3564-PMEX"/>
+    <hyperlink ref="B62" r:id="rId57" display="AA-2026-3572-PMEX"/>
+    <hyperlink ref="B63" r:id="rId58" display="ENV-2026-3554-EAF"/>
+    <hyperlink ref="B64" r:id="rId59" display="ENV-2026-3548-EAF"/>
+    <hyperlink ref="B65" r:id="rId60" display="ZA-2026-3546-ZAI"/>
+    <hyperlink ref="B66" r:id="rId61" display="ZA-2026-3553-ZV"/>
+    <hyperlink ref="B67" r:id="rId62" display="CPC-2026-3542-GPA-ZC"/>
+    <hyperlink ref="B68" r:id="rId63" display="ZA-2026-3470-CUB"/>
+    <hyperlink ref="B69" r:id="rId64" display="ENV-2026-3497-EAF"/>
+    <hyperlink ref="B70" r:id="rId65" display="ENV-2026-3489-EAF"/>
+    <hyperlink ref="B71" r:id="rId66" display="DIR-2026-3496-SPPC-HCA"/>
+    <hyperlink ref="B72" r:id="rId67" display="ENV-2026-3471-EAF"/>
+    <hyperlink ref="B73" r:id="rId68" display="AA-2026-3457-PMEX"/>
+    <hyperlink ref="B74" r:id="rId69" display="DIR-2026-3465-CDP-MEL-HCA"/>
+    <hyperlink ref="B75" r:id="rId70" display="ENV-2026-3467-EAF"/>
+    <hyperlink ref="B76" r:id="rId71" display="AA-2026-3458-PMEX"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>