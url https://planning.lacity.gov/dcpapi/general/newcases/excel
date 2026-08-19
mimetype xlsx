--- v2 (2026-07-23)
+++ v3 (2026-08-19)
@@ -20,707 +20,681 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\jason\trash\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="210">
   <si>
     <t xml:space="preserve">Recent Case Filings Report </t>
   </si>
   <si>
-    <t xml:space="preserve">Generated on July 23, 2026</t>
+    <t xml:space="preserve">Generated on August 18, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
-    <t xml:space="preserve">07/22/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">1320 S FLOWER ST</t>
+    <t xml:space="preserve">08/18/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4292-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1106 S HARBOR BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Port of Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A main plan approval for the sale and dispensing of a full-line of alcoholic beverages for on-site consumption in conjunction with a proposed restaurant operating from 6:00 a.m. to 2:00 a.m. daily.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4291-MPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4285-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20005 W RINALDI ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chatsworth - Porter Ranch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AN MPA TO PREV. APPROVED CASE NO.CPC-2016-837-SP-MCUP-DRB-SPP-SPR TO ALLOW THE ON-SITE SALE AND CONSUMPTION OF BEER AND WINE WITH A 2,500 SQ. FT. RESTAURANT &amp; 750 SQ. FT OPERATING FROM 10AM TO 11PM.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4284-MPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4280-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17817 1/4 W CHATSWORTH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granada Hills - Knollwood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4279-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5110 E YORK BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
+    <t xml:space="preserve">Northeast Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUB to allow the off-site sale for beer and wine in conjunction with a grocery store.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4278-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4275-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1201 N TOWER GROVE DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bel Air - Beverly Crest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">relief from 20 ft minimum roadway width requirement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4274-CU1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/17/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4262-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4530 W AVE 42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CDO approval for addition of 405 SF to the rear of an ex. SFD, 360 SF detached carport, conversion of an ex. 260 attached garage into a kitchen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4245-PUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11630 N INDIAN HILLS ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mission Hills - Panorama City - North Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demolition of an existing YMCA building to construct a new 12,482 square foot administrative building as well as a 2,428 Maintenance building to support cemetery functions.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4242-PMUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">749 N VISTA ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollywood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB9 urban lot split to divide a lot into two lots.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4261-CDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/14/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4234-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12930 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sherman Oaks - Studio City - Toluca Lake - Cahuenga Pass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ventura Blvd SP review for change of use from office to a gym within an existing space (Suite 202-C)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4228-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 N VIRGIL AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNAP approval for change of use from retail to clothing/retail/coffee shop ; no expansion nor addition of SF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4226-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20215 W SATICOY ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canoga Park - Winnetka - Woodland Hills - West Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33'x51' addition to rear of the existing adult day care facility.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4225-WDI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4233-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4227-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/13/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4216-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6343 N LAUREL CANYON BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Hollywood - Valley Village</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUP TO ALLOW THE SALE OF A FULL-LINE OF ALCOHOLIC BEVERAGES/BEER AND WINE ONLY IN  CONJUNCTION WITH AN (E) RESTAURANT IN THE C2-1L AND P-1L ZONES OPERATING FROM 6:00AM TO 2:00AM DAILY.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4204-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15920 S VERMONT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harbor Gateway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZV to permit a continued non-conforming market with the sale of a full-line of alcoholic beverages for off-site consumption in the R3-1 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4198-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1201 E 7TH ST</t>
+  </si>
+  <si>
     <t xml:space="preserve">Downtown</t>
   </si>
   <si>
-    <t xml:space="preserve">A CUP TO ALLOW THE SALE OF [A FULL-LINE OF ALCOHOLIC BEVERAGES IN  CONJUNCTION WITH PROPOSED HOTEL RESTAURANT AND BAR OPERATING FROM 7AM TO 11PM.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">405 S CLIFFWOOD AVE</t>
+    <t xml:space="preserve">Tenant improvements to an existing Residential Hotel (Olympia Hotel) located in the [MB2-SH1-5][IX1-FA][CPIO] Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4196-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115 E 3RD ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenant improvements of an existing Residential Hotel (St. George Hotel) bldg resulting in 45 efficiency dwelling units located in the [HB5-G1-5][CX3-FA][CPIO] Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4195-RDP-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4197-RDP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4215-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4203-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/12/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4186-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14622 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/11/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4175-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7732 N WESTLAND AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sun Valley - La Tuna Canyon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Class 2 Conditional Use Permit for a Childcare Facility with more than 14 children in the R1 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4167-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19230 W NORDHOFF ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northridge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-83478-EXT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5601 W SANTA MONICA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4162-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5050 E YORK BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUB for the sale and dispensing of beer &amp; wine only for on-site consumption in conjunction with a proposed restaurant and tap room.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4161-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-4160-TOIA-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1650 S WESTWOOD BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westwood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mixed income incentive program for on menu and off menu incentive program for 31 dwelling units including 17 studio units</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4158-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">713 E WASHINGTON BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
-    <t xml:space="preserve">Brentwood - Pacific Palisades</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">621 S WESTERN AVE</t>
+    <t xml:space="preserve">Venice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">construction of a 3 story mixed use building consisting of one restaurant and two residential dwelling units</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2024-574-CU3-ZV-PR-F-WDI-PA1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16600 W VANOWEN ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reseda - West Van Nuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4174-CU2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-4154-AH-SPPC-AHS-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4345 S CRENSHAW BLVD 1-16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Adams - Baldwin Hills - Leimert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction of a 100% affordable 5-story, approx 65-foot, mixed-use bldg w/ approx 47,599 sq ft of RFA and 56 D.U.s located in the Crenshaw Corridor SP zoned C1.5-1-SP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4157-CDP-MEL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4169-SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18600 W OXNARD ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Encino - Tarzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BHCIP- Construction -  Tarzana Treatment Centers (TTC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4147-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1200 W WILSHIRE BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westlake</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPECIFIC PLAN PROJECT COMPLIANCE for the installation of 1 back-lit letters on the existing bracket and four illuminated wall signs in the Central City West Specific Plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-82095-SL-EXT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">616 N AVENUE 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4124-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7001 W SANTA MONICA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pole sign for previously approved Diner with EV charging stations and movie screens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2021-1557-DB-SPR-HCA-M1-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6001 W SUNSET BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4125-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10080 W SUNSET BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustment between two parcels</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4146-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4123-CU2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4139-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8676 W HOLLYWOOD BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustment for three lots in the R1-1-HCR zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APCNV-2023-8011-ZC-ZV-CU-WDI-SPP-DRB-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10125 N BALBOA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4137-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9650 W CEDARBROOK DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot line adjustment for three legal parcels, no new parcels are being created in the RE40-1-H-HCR.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-85335-SH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4405 N CARPENTER AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 684/1123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4106-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9610 W OAK PASS ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lot Line Adjustment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4113-MEL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">540 E INDIANA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mello Act approval for new 2 story detached ADU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2025-5194-HD-CU2-PR-ZC-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4802 W SAN VICENTE BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">Wilshire</t>
   </si>
   <si>
-    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">13</t>
+    <t xml:space="preserve">ENV-2026-4101-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3564 W FLORENCE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">expansion of an existing cemetery consisting of one, four-story mausoleum building including 51,009 crypts and 18,970 cremation niches, &amp; 516 lawn crypts, totaling 70,495 new internment spaces,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4100-PUB-ZV-PR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2024-5534-DB-PR-VHCA-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2413 N SILVER LAKE BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
   </si>
   <si>
-    <t xml:space="preserve">ENV-2026-3770-EAF</t>
-[...224 lines deleted...]
-    <t xml:space="preserve">ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA4-LEOX</t>
+    <t xml:space="preserve">DIR-2026-4093-ADJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3755 W SANTA ROSALIA DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An Adjustment to permit a variable bldg separation in lieu of 12 feet required per 12.21 C.2. The request is in conj w/ a mixed-use development per DIR-2024-6250-PR-HCA in the [T][Q]C2-2D Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-4091-AH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1058 N KINGSLEY DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demolition of existing buildings/structures and construction of a new 6-story, 76-unit apartment building.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4067-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131 S LA BREA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4045-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600 E 4TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUP TO ALLOW THE SALE OF A FULL-LINE OF ALCOHOLIC BEVERAGES AND CUX FOR LIVE ENTERTAINMENT AND DANCING. IN CONJUNCTION WITH EXISTING EVENT HALL.OPERATING FROM 10 AM -12 AM DAILY.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4030-EAF</t>
   </si>
   <si>
     <t xml:space="preserve">5300 N LANKERSHIM BLVD</t>
   </si>
   <si>
-    <t xml:space="preserve">2</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">7</t>
+    <t xml:space="preserve">DIR-2026-4028-CCMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2306 W JEFFERSON BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction, use, and maintenance pf a 6 story, 100% affordable housing mixed use apartment building with 1,472 SF of ground floor commercial space</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4027-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8005 W FOOTHILL BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">Sunland - Tujunga - Lake View Terrace - Shadow Hills - East La Tuna Canyon</t>
   </si>
   <si>
-    <t xml:space="preserve">ENV-2026-3639-EAF</t>
-[...263 lines deleted...]
-    <t xml:space="preserve">Lot Line Adjustment to reconfigure two (2) of the existing lots</t>
+    <t xml:space="preserve">ENV-2026-4029-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4044-CUB-CUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-83376-EXT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5500 W HOLLYWOOD BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-84762-SL-2A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4061 W MELROSE AVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1106,56 +1080,56 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3817-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3815-EAF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3814-ADJ-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3816-CUB" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-84453-2A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3790-RBPA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3781-RBPA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3778-RBPA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3776-RBPA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3770-EAF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3769-SPPC-DRB-HCA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3760-EAF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3759-ZV" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3751-MEL-HCA" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3757-PMUL-HCA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3756-MEL" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2011-3169-MPA-LEOX" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3724-EAF" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3723-CU1-SPPC-HCA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3729-PMUL" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3739-COC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-3708-RBPA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3709-SPPC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3688-EAF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3668-EAF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3667-ZV" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3664-EAF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3687-ADJ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3663-CUB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3692-PMEX" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3665-COC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3666-COC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3661-COC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2014-3476-CUB-PA1-LEOX" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3636-EAF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA4-LEOX" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2023-7218-ZV-CDP-MEL-HCA-2A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2022-8791-ZAD-SPP-HCA-1A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3639-EAF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-85342-SH-HCA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3635-SPPC-DRB-MSP-HCA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2020-1208-CUB-LEOX" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3620-SPPC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3607-EAF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3606-CUB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3605-PMUL" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3600-EAF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3591-EAF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3598-EAF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3597-COA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3590-CU1-MSP-SPPC-DRB-HCA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3594-MEL" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3599-NC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-85334-CN-HCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3581-EAF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3564-PMEX" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3572-PMEX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3554-EAF" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3548-EAF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3546-ZAI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3553-ZV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2026-3542-GPA-ZC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-3470-CUB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3497-EAF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3489-EAF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3496-SPPC-HCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3471-EAF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3457-PMEX" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-3465-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-3467-EAF" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-3458-PMEX" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4292-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4291-MPA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4285-EAF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4284-MPA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4280-RBPA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4279-EAF" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4278-CUB" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4275-EAF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4274-CU1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4262-EAF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4245-PUB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4242-PMUL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4261-CDO" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4234-EAF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4228-EAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4226-EAF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4225-WDI" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4233-SPPC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4227-SPPC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4216-EAF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4204-EAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4198-EAF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4196-EAF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4195-RDP-HCA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4197-RDP" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4215-CUB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4203-ZV" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4186-RBPA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4175-EAF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4167-RBPA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83478-EXT" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4162-EAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4161-CUB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4160-TOIA-HCA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4158-EAF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-574-CU3-ZV-PR-F-WDI-PA1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4174-CU2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4154-AH-SPPC-AHS-VHCA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4157-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4169-SE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4147-EAF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-82095-SL-EXT" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4124-EAF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2021-1557-DB-SPR-HCA-M1-1A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4125-PMEX" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4146-SPPC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4123-CU2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4139-PMEX" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCNV-2023-8011-ZC-ZV-CU-WDI-SPP-DRB-1A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4137-PMEX" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85335-SH" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4106-PMEX" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4113-MEL-HCA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5194-HD-CU2-PR-ZC-1A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4101-EAF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4100-PUB-ZV-PR" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5534-DB-PR-VHCA-1A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4093-ADJ" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4091-AH-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4067-RBPA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4045-EAF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4030-EAF" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4028-CCMP" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4027-RBPA" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4029-EAF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4044-CUB-CUX" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83376-EXT" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-84762-SL-2A" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" customWidth="1"/>
     <col min="6" max="6" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
@@ -1184,1515 +1158,1473 @@
       </c>
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="E40" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>119</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="0" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>142</v>
+        <v>40</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>146</v>
+        <v>104</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C55" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="0" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>169</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>176</v>
+        <v>104</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>12</v>
+        <v>172</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>186</v>
+        <v>93</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>191</v>
+        <v>73</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>37</v>
+        <v>171</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>195</v>
+        <v>126</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>201</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>37</v>
+        <v>171</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>200</v>
+        <v>81</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>195</v>
+        <v>73</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>196</v>
+        <v>104</v>
       </c>
     </row>
     <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
     </row>
     <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A74" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>213</v>
-[...39 lines deleted...]
-        <v>217</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-3817-EAF"/>
-[...69 lines deleted...]
-    <hyperlink ref="B76" r:id="rId71" display="AA-2026-3458-PMEX"/>
+    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-4292-EAF"/>
+    <hyperlink ref="B7" r:id="rId2" display="ZA-2026-4291-MPA"/>
+    <hyperlink ref="B8" r:id="rId3" display="ENV-2026-4285-EAF"/>
+    <hyperlink ref="B9" r:id="rId4" display="ZA-2026-4284-MPA"/>
+    <hyperlink ref="B10" r:id="rId5" display="ADM-2026-4280-RBPA"/>
+    <hyperlink ref="B11" r:id="rId6" display="ENV-2026-4279-EAF"/>
+    <hyperlink ref="B12" r:id="rId7" display="ZA-2026-4278-CUB"/>
+    <hyperlink ref="B13" r:id="rId8" display="ENV-2026-4275-EAF"/>
+    <hyperlink ref="B14" r:id="rId9" display="ZA-2026-4274-CU1"/>
+    <hyperlink ref="B15" r:id="rId10" display="ENV-2026-4262-EAF"/>
+    <hyperlink ref="B16" r:id="rId11" display="ZA-2026-4245-PUB"/>
+    <hyperlink ref="B17" r:id="rId12" display="AA-2026-4242-PMUL"/>
+    <hyperlink ref="B18" r:id="rId13" display="DIR-2026-4261-CDO"/>
+    <hyperlink ref="B19" r:id="rId14" display="ENV-2026-4234-EAF"/>
+    <hyperlink ref="B20" r:id="rId15" display="ENV-2026-4228-EAF"/>
+    <hyperlink ref="B21" r:id="rId16" display="ENV-2026-4226-EAF"/>
+    <hyperlink ref="B22" r:id="rId17" display="DIR-2026-4225-WDI"/>
+    <hyperlink ref="B23" r:id="rId18" display="DIR-2026-4233-SPPC"/>
+    <hyperlink ref="B24" r:id="rId19" display="DIR-2026-4227-SPPC"/>
+    <hyperlink ref="B25" r:id="rId20" display="ENV-2026-4216-EAF"/>
+    <hyperlink ref="B26" r:id="rId21" display="ENV-2026-4204-EAF"/>
+    <hyperlink ref="B27" r:id="rId22" display="ENV-2026-4198-EAF"/>
+    <hyperlink ref="B28" r:id="rId23" display="ENV-2026-4196-EAF"/>
+    <hyperlink ref="B29" r:id="rId24" display="DIR-2026-4195-RDP-HCA"/>
+    <hyperlink ref="B30" r:id="rId25" display="DIR-2026-4197-RDP"/>
+    <hyperlink ref="B31" r:id="rId26" display="ZA-2026-4215-CUB"/>
+    <hyperlink ref="B32" r:id="rId27" display="ZA-2026-4203-ZV"/>
+    <hyperlink ref="B33" r:id="rId28" display="ADM-2026-4186-RBPA"/>
+    <hyperlink ref="B34" r:id="rId29" display="ENV-2026-4175-EAF"/>
+    <hyperlink ref="B35" r:id="rId30" display="ADM-2026-4167-RBPA"/>
+    <hyperlink ref="B36" r:id="rId31" display="VTT-83478-EXT"/>
+    <hyperlink ref="B37" r:id="rId32" display="ENV-2026-4162-EAF"/>
+    <hyperlink ref="B38" r:id="rId33" display="ZA-2026-4161-CUB"/>
+    <hyperlink ref="B39" r:id="rId34" display="EAR-2026-4160-TOIA-HCA"/>
+    <hyperlink ref="B40" r:id="rId35" display="ENV-2026-4158-EAF"/>
+    <hyperlink ref="B41" r:id="rId36" display="CPC-2024-574-CU3-ZV-PR-F-WDI-PA1"/>
+    <hyperlink ref="B42" r:id="rId37" display="ZA-2026-4174-CU2"/>
+    <hyperlink ref="B43" r:id="rId38" display="EAR-2026-4154-AH-SPPC-AHS-VHCA"/>
+    <hyperlink ref="B44" r:id="rId39" display="DIR-2026-4157-CDP-MEL-HCA"/>
+    <hyperlink ref="B45" r:id="rId40" display="ENV-2026-4169-SE"/>
+    <hyperlink ref="B46" r:id="rId41" display="ENV-2026-4147-EAF"/>
+    <hyperlink ref="B47" r:id="rId42" display="VTT-82095-SL-EXT"/>
+    <hyperlink ref="B48" r:id="rId43" display="ENV-2026-4124-EAF"/>
+    <hyperlink ref="B49" r:id="rId44" display="CPC-2021-1557-DB-SPR-HCA-M1-1A"/>
+    <hyperlink ref="B50" r:id="rId45" display="AA-2026-4125-PMEX"/>
+    <hyperlink ref="B51" r:id="rId46" display="DIR-2026-4146-SPPC"/>
+    <hyperlink ref="B52" r:id="rId47" display="ZA-2026-4123-CU2"/>
+    <hyperlink ref="B53" r:id="rId48" display="AA-2026-4139-PMEX"/>
+    <hyperlink ref="B54" r:id="rId49" display="APCNV-2023-8011-ZC-ZV-CU-WDI-SPP-DRB-1A"/>
+    <hyperlink ref="B55" r:id="rId50" display="AA-2026-4137-PMEX"/>
+    <hyperlink ref="B56" r:id="rId51" display="VTT-85335-SH"/>
+    <hyperlink ref="B57" r:id="rId52" display="AA-2026-4106-PMEX"/>
+    <hyperlink ref="B58" r:id="rId53" display="DIR-2026-4113-MEL-HCA"/>
+    <hyperlink ref="B59" r:id="rId54" display="CPC-2025-5194-HD-CU2-PR-ZC-1A"/>
+    <hyperlink ref="B60" r:id="rId55" display="ENV-2026-4101-EAF"/>
+    <hyperlink ref="B61" r:id="rId56" display="ZA-2026-4100-PUB-ZV-PR"/>
+    <hyperlink ref="B62" r:id="rId57" display="CPC-2024-5534-DB-PR-VHCA-1A"/>
+    <hyperlink ref="B63" r:id="rId58" display="DIR-2026-4093-ADJ"/>
+    <hyperlink ref="B64" r:id="rId59" display="EAR-2026-4091-AH-HCA"/>
+    <hyperlink ref="B65" r:id="rId60" display="ADM-2026-4067-RBPA"/>
+    <hyperlink ref="B66" r:id="rId61" display="ENV-2026-4045-EAF"/>
+    <hyperlink ref="B67" r:id="rId62" display="ENV-2026-4030-EAF"/>
+    <hyperlink ref="B68" r:id="rId63" display="DIR-2026-4028-CCMP"/>
+    <hyperlink ref="B69" r:id="rId64" display="ADM-2026-4027-RBPA"/>
+    <hyperlink ref="B70" r:id="rId65" display="ENV-2026-4029-EAF"/>
+    <hyperlink ref="B71" r:id="rId66" display="ZA-2026-4044-CUB-CUX"/>
+    <hyperlink ref="B72" r:id="rId67" display="ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA6"/>
+    <hyperlink ref="B73" r:id="rId68" display="VTT-83376-EXT"/>
+    <hyperlink ref="B74" r:id="rId69" display="VTT-84762-SL-2A"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>