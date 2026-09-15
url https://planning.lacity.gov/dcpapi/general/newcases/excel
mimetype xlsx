--- v3 (2026-08-19)
+++ v4 (2026-09-15)
@@ -20,681 +20,688 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\jason\trash\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="212">
   <si>
     <t xml:space="preserve">Recent Case Filings Report </t>
   </si>
   <si>
-    <t xml:space="preserve">Generated on August 18, 2026</t>
+    <t xml:space="preserve">Generated on September 14, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Filing Date</t>
   </si>
   <si>
     <t xml:space="preserve">Case Number</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">CPA</t>
   </si>
   <si>
     <t xml:space="preserve">Description</t>
   </si>
   <si>
     <t xml:space="preserve">CD</t>
   </si>
   <si>
-    <t xml:space="preserve">08/18/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">1106 S HARBOR BLVD</t>
+    <t xml:space="preserve">09/14/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4732-VPM-SH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5323 W BLACKWELDER ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Adams - Baldwin Hills - Leimert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Parcel Map per SB 684/1123 to subdivide the lot into four new
+lots, with a single-family dwelling and one parking space within each new lot. Two of these
+new lots will include an attached JADU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4731-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4210 E TURQUOISE ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjustment to exceed the allowable slope height  of the SFD.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4730-ADJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-4726-TOIA-HES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3648 S EMPIRE DR 1-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palms - Mar Vista - Del Rey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demolition of existing 4 unit multifamily building and construction of a 33 unit building, including 4 ELI units in the Exposition Corridor Transit Neighborhood Plan, West LA TIMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4724-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13351 N BORDEN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sylmar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZV to continue use and operation of a dog kennel in the RA zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4737-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1540 E INDUSTRIAL ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Downtown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Lot Line Adjustment of a portion off Tract 74537 and museum lot to accommodate a ground level entrance for the Institute of Contemporary Art, Los Angeles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-4729-AH-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12508 W PACIFIC AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100% affordable housing development consisting of a seven-story, 78 foot high building with 60 residential apartment units.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-85234-SH-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4948 N VINCENT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 1123 Subdivision to create eight ground lots for eight SFDs, each with one attached JADU in the R1-1 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4723-ZV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/11/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4714-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">911 N SYCAMORE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hollywood</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4708-MEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225 E WINDWARD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mello Act review for a detached garage conversion to an accessory dwelling unit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4702-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3438 N TROY DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sherman Oaks - Studio City - Toluca Lake - Cahuenga Pass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB9 urban Lot split only; no new construction is proposed, in the hillside R1 lot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4697-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">625 W 32ND ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction, use, and maintenance of a 20,000 sq ft, 48-ft tall, university building located on the USC campus dual zoned R3-1-O and [Q]C2-1VL-1-O.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPC-2026-4696-GPA-ZC-HD-BL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4687-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2771 W ROWENA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A tentative tract map for condo purposes to allow airspace subdivision of a mixed-use building into a 39 residential condos, including 4 very low income units.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TT-85266-CN-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4684-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3553 BESWICK ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">09/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4681-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 E 25TH AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interior remodel of a 3 Story SFD and an ADU conversion of a recreation room on top of an existing garage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4679-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5628 N FIGUEROA ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-1996-245-CUZ-PA2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2015-1871-CUB-PA1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4673-DPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1830 N OLD ORCHARD ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brentwood - Pacific Palisades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">deemed to be approved Private street for existing SFD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4680-CDP-SPPC-MEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2025-4234-PM-EXT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8141 N VAN NUYS BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mission Hills - Panorama City - North Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4646-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1718 W 263RD ST</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
+    <t xml:space="preserve">Wilmington - Harbor City</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An Adjustment to allow for a 3 foot side yard setback in lieu of the 5 foot side yard required in the R-1 zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4645-ADJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-1998-872-PAD-PA1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5109 VAN NUYS BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4652-NC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">543 W SHEPARD ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Pedro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Continuation of the use and maintenance of a non-conforming union hall/lodge in the R1-1XL Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4653-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-85207-SH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7032 N COZYCROFT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canoga Park - Winnetka - Woodland Hills - West Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 1123 subdivision to create 5 new lots for 5 single-family dwelling and 3 JADU's</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4632-DI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NI(EC), HJ(EC), HR(EC), MU(EC), and NMU(EC) zones in the Exposition Corridor Transit Neighborhood Plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10,11,5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palms - Mar Vista - Del Rey,West Adams - Baldwin Hills - Leimert,West Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A SPECIFIC PLAN DIRECTOR'S INTERPRETATION THAT CLARIFIES THE RELATIONSHIP of LAMC Sections 12.22-A.34, 12.22-A.35, and 12.24 to the Exposition Corridor Transit Neighborhood Plan (ORD 186,402).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4621-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13525 W LUCCA DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fence case for 8-foot tall fence and hedge in the RE15 zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4535-CDO-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7034 N BAIRD AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reseda - West Van Nuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Director's Determination pursuant to Chapter 1, LAMC Section 13.08 E / Chapter 1 A, LAMC Section 13B.2.5 for a Density Bonus project.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4536-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4626-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">816 N LAGUNA AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silver Lake - Echo Park - Elysian Valley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Per LAMC 13B.8.7 A Certificate of Compatibility for a (N) 5-story 25-unit Multi-family building within the Angelino Heights HPOZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4625-CCMP-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4620-F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4606-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020 W PICO BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westlake</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proposed tenant improvements with conjunction of change of use from smoke shop to mini market with proposed CUP to allow the sale of beer and wine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4605-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4598-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8351 N SEPULVEDA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A CUB for the sale and dispensing of beer &amp; wine only for on-site consumption in conjunction with a proposed restaurant.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4594-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11801 W OLYMPIC BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Los Angeles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use of the existing commercial space for approx. 48,000 sf of retail space or up to approx. 28,430 sf. of a Recreation Facility or Gym.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4592-MEL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">226 S RUTH AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">proposed garage ADU conversion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4584-COC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4570 N CHARMION LANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Encino - Tarzana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Certificate of Compliance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTT-84600-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1350 N WESTERN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APCW-2026-4593-SPPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4597-CUB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4580-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1718 N VERMONT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vermont/Western SNAP review for change of use from restaurant to theater, sound score facility; no exterior work, no addition</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4575-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1332 S HARBOR BLVD</t>
+  </si>
+  <si>
     <t xml:space="preserve">Port of Los Angeles</t>
   </si>
   <si>
-    <t xml:space="preserve">A main plan approval for the sale and dispensing of a full-line of alcoholic beverages for on-site consumption in conjunction with a proposed restaurant operating from 6:00 a.m. to 2:00 a.m. daily.</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">Granada Hills - Knollwood</t>
+    <t xml:space="preserve">AN MPA TO ALLOW THE SALE AND DISPENSING OF BEER AND WINE ONLY FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A PROPOSED RESTAURANT &amp; BAR OPERATING FROM 6AM TO 2AM IN THE [Q]M2-1 ZONE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4579-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-1712-CUB-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1512 W PICO BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZA-2026-4574-MPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/01/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4550-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1850 N HILLHURST AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4548-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1151 W PACIFIC COAST HWY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADM-2026-4533-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13702 W VENTURA BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">ADMINISTRATIVE CLEARANCE UNDER THE RESTAURANT BEVERAGE PROGRAM (RBP) TO ALLOW THE SALE AND DISPENSING OF ALCOHOLIC BEVERAGES FOR ON-SITE CONSUMPTION IN CONJUNCTION WITH A RESTAURANT.</t>
   </si>
   <si>
-    <t xml:space="preserve">ENV-2026-4279-EAF</t>
-[...378 lines deleted...]
-    <t xml:space="preserve">AA-2026-4139-PMEX</t>
+    <t xml:space="preserve">ADM-2026-4532-RBPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1432 W 8TH ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4529-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22114 W VENTURA BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Change of use from retail/office to Cafe/Bakery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4528-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4522-MEL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7009 S RINDGE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Westchester - Playa del Rey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mello Act Compliance Review</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4521-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9918 N COMMERCE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunland - Tujunga - Lake View Terrace - Shadow Hills - East La Tuna Canyon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Addition of 2 dwelling units to an existing mixed-use building located in the Foothill Boulevard Specific Plan and the C2-1L Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENV-2026-4516-EAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4669 W HOLLYWOOD BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All interior conversion of existing 1,097 SF retail to new 1,097 SF coffee shop in the SNAP specific plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4515-SPPC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAR-2026-4534-DB-VHCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expanded Administrative Review for Density Bonus project PER LAMC Sec. 12.22 A. 37. Project is utilizing on and off menu incentives including a public benefits option.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4510-MEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1039 S PLEASANT VIEW AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Legalization of a garage conversion to an ADU located in the Venice Coastal Zone and RD1.5-1 Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2024-4402-DRB-SPPC-MSP-HCA-1A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3536 N COY DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4538-PM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4155 N JENNINGS DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subdivision of 1 vacant [Q]R1-1D-HCR lot into 3 [Q]R1-1D-HCR lots.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TT-85393-SH-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1549 S POINT VIEW ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilshire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB 1123 subdivision of the construction of 6 small lot single family dwellings in the R1R3-RG-O Zone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIR-2026-4520-SPPC-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08/31/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4493-COC</t>
   </si>
   <si>
     <t xml:space="preserve">8676 W HOLLYWOOD BLVD</t>
   </si>
   <si>
-    <t xml:space="preserve">Lot line adjustment for three lots in the R1-1-HCR zone.</t>
-[...167 lines deleted...]
-    <t xml:space="preserve">4061 W MELROSE AVE</t>
+    <t xml:space="preserve">CoC as a related case to AA-2026-4139-PMEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AA-2026-4491-PMUL-HCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17938 W CALVERT ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demolish existing single family dwelling and subdivide site to create two new lots, approximately 10,000 SF each  in the RA-1-RIO zone.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1080,51 +1087,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4292-EAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4291-MPA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4285-EAF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4284-MPA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4280-RBPA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4279-EAF" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4278-CUB" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4275-EAF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4274-CU1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4262-EAF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4245-PUB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4242-PMUL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4261-CDO" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4234-EAF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4228-EAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4226-EAF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4225-WDI" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4233-SPPC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4227-SPPC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4216-EAF" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4204-EAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4198-EAF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4196-EAF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4195-RDP-HCA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4197-RDP" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4215-CUB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4203-ZV" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4186-RBPA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4175-EAF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4167-RBPA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83478-EXT" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4162-EAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4161-CUB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4160-TOIA-HCA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4158-EAF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-574-CU3-ZV-PR-F-WDI-PA1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4174-CU2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4154-AH-SPPC-AHS-VHCA" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4157-CDP-MEL-HCA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4169-SE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4147-EAF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-82095-SL-EXT" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4124-EAF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2021-1557-DB-SPR-HCA-M1-1A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4125-PMEX" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4146-SPPC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4123-CU2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4139-PMEX" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCNV-2023-8011-ZC-ZV-CU-WDI-SPP-DRB-1A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4137-PMEX" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85335-SH" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4106-PMEX" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4113-MEL-HCA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2025-5194-HD-CU2-PR-ZC-1A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4101-EAF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4100-PUB-ZV-PR" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2024-5534-DB-PR-VHCA-1A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4093-ADJ" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4091-AH-HCA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4067-RBPA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4045-EAF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4030-EAF" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4028-CCMP" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4027-RBPA" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4029-EAF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4044-CUB-CUX" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2002-6232-CUB-ZV-ZAI-ZAA-PA6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-83376-EXT" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-84762-SL-2A" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4732-VPM-SH-HCA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4731-EAF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4730-ADJ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4726-TOIA-HES" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4724-EAF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4737-PMEX" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4729-AH-VHCA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85234-SH-VHCA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4723-ZV" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4714-RBPA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4708-MEL" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4702-PMUL-HCA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4697-EAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/CPC-2026-4696-GPA-ZC-HD-BL" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4687-EAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-85266-CN-HCA" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4684-EAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4681-EAF" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4679-EAF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-1996-245-CUZ-PA2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2015-1871-CUB-PA1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4673-DPS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4680-CDP-SPPC-MEL" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2025-4234-PM-EXT" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4646-EAF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4645-ADJ" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-1998-872-PAD-PA1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4652-NC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4653-EAF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-85207-SH-HCA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4632-DI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4621-EAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4535-CDO-VHCA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4536-EAF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4626-EAF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4625-CCMP-VHCA" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4620-F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4606-EAF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4605-CUB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4598-EAF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4594-EAF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4592-MEL-HCA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4584-COC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/VTT-84600-1A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/APCW-2026-4593-SPPE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4597-CUB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4580-EAF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4575-EAF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4579-SPPC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-1712-CUB-1A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ZA-2026-4574-MPA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4550-RBPA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4548-RBPA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4533-RBPA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ADM-2026-4532-RBPA" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4529-EAF" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4528-SPPC" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4522-MEL-HCA" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4521-EAF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/ENV-2026-4516-EAF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4515-SPPC" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/EAR-2026-4534-DB-VHCA" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4510-MEL" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2024-4402-DRB-SPPC-MSP-HCA-1A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4538-PM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/TT-85393-SH-HCA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/DIR-2026-4520-SPPC-HCA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4493-COC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planning.lacity.org/pdiscaseinfo/caseNumber/AA-2026-4491-PMUL-HCA" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" customWidth="1"/>
     <col min="6" max="6" width="69.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="18" x14ac:dyDescent="0.25">
@@ -1158,1473 +1165,1473 @@
       </c>
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A17" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A18" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A19" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A20" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="4" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A30" s="4" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A31" s="4" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A32" s="4" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A33" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="0" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A34" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="4" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="4" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A44" s="4" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="4" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>131</v>
+        <v>89</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A46" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>36</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A47" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>104</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A48" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
     </row>
     <row r="50" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="52" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="4" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="4" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="54" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="4" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C54" s="0" t="s">
+      <c r="D54" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="55" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="4" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>158</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>165</v>
+        <v>47</v>
       </c>
     </row>
     <row r="58" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A58" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
     </row>
     <row r="59" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="60" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A60" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="0" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A61" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F61" s="0" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="62" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A62" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>104</v>
+        <v>176</v>
       </c>
     </row>
     <row r="63" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="4" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F63" s="0" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="4" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="F64" s="0" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="65" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="D65" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="66" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="0" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>104</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="69" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>201</v>
+        <v>56</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="71" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F71" s="0" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="72" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A72" s="4" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>73</v>
+        <v>184</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>104</v>
+        <v>185</v>
       </c>
     </row>
     <row r="73" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>207</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>104</v>
+        <v>208</v>
       </c>
     </row>
     <row r="74" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A74" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>104</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B6" r:id="rId1" display="ENV-2026-4292-EAF"/>
-[...67 lines deleted...]
-    <hyperlink ref="B74" r:id="rId69" display="VTT-84762-SL-2A"/>
+    <hyperlink ref="B6" r:id="rId1" display="AA-2026-4732-VPM-SH-HCA"/>
+    <hyperlink ref="B7" r:id="rId2" display="ENV-2026-4731-EAF"/>
+    <hyperlink ref="B8" r:id="rId3" display="ZA-2026-4730-ADJ"/>
+    <hyperlink ref="B9" r:id="rId4" display="EAR-2026-4726-TOIA-HES"/>
+    <hyperlink ref="B10" r:id="rId5" display="ENV-2026-4724-EAF"/>
+    <hyperlink ref="B11" r:id="rId6" display="AA-2026-4737-PMEX"/>
+    <hyperlink ref="B12" r:id="rId7" display="EAR-2026-4729-AH-VHCA"/>
+    <hyperlink ref="B13" r:id="rId8" display="VTT-85234-SH-VHCA"/>
+    <hyperlink ref="B14" r:id="rId9" display="ZA-2026-4723-ZV"/>
+    <hyperlink ref="B15" r:id="rId10" display="ADM-2026-4714-RBPA"/>
+    <hyperlink ref="B16" r:id="rId11" display="DIR-2026-4708-MEL"/>
+    <hyperlink ref="B17" r:id="rId12" display="AA-2026-4702-PMUL-HCA"/>
+    <hyperlink ref="B18" r:id="rId13" display="ENV-2026-4697-EAF"/>
+    <hyperlink ref="B19" r:id="rId14" display="CPC-2026-4696-GPA-ZC-HD-BL"/>
+    <hyperlink ref="B20" r:id="rId15" display="ENV-2026-4687-EAF"/>
+    <hyperlink ref="B21" r:id="rId16" display="TT-85266-CN-HCA"/>
+    <hyperlink ref="B22" r:id="rId17" display="ENV-2026-4684-EAF"/>
+    <hyperlink ref="B23" r:id="rId18" display="ENV-2026-4681-EAF"/>
+    <hyperlink ref="B24" r:id="rId19" display="ENV-2026-4679-EAF"/>
+    <hyperlink ref="B25" r:id="rId20" display="ZA-1996-245-CUZ-PA2"/>
+    <hyperlink ref="B26" r:id="rId21" display="ZA-2015-1871-CUB-PA1"/>
+    <hyperlink ref="B27" r:id="rId22" display="AA-2026-4673-DPS"/>
+    <hyperlink ref="B28" r:id="rId23" display="DIR-2026-4680-CDP-SPPC-MEL"/>
+    <hyperlink ref="B29" r:id="rId24" display="AA-2025-4234-PM-EXT"/>
+    <hyperlink ref="B30" r:id="rId25" display="ENV-2026-4646-EAF"/>
+    <hyperlink ref="B31" r:id="rId26" display="ZA-2026-4645-ADJ"/>
+    <hyperlink ref="B32" r:id="rId27" display="ZA-1998-872-PAD-PA1"/>
+    <hyperlink ref="B33" r:id="rId28" display="ZA-2026-4652-NC"/>
+    <hyperlink ref="B34" r:id="rId29" display="ENV-2026-4653-EAF"/>
+    <hyperlink ref="B35" r:id="rId30" display="VTT-85207-SH-HCA"/>
+    <hyperlink ref="B36" r:id="rId31" display="DIR-2026-4632-DI"/>
+    <hyperlink ref="B37" r:id="rId32" display="ENV-2026-4621-EAF"/>
+    <hyperlink ref="B38" r:id="rId33" display="DIR-2026-4535-CDO-VHCA"/>
+    <hyperlink ref="B39" r:id="rId34" display="ENV-2026-4536-EAF"/>
+    <hyperlink ref="B40" r:id="rId35" display="ENV-2026-4626-EAF"/>
+    <hyperlink ref="B41" r:id="rId36" display="DIR-2026-4625-CCMP-VHCA"/>
+    <hyperlink ref="B42" r:id="rId37" display="ZA-2026-4620-F"/>
+    <hyperlink ref="B43" r:id="rId38" display="ENV-2026-4606-EAF"/>
+    <hyperlink ref="B44" r:id="rId39" display="ZA-2026-4605-CUB"/>
+    <hyperlink ref="B45" r:id="rId40" display="ENV-2026-4598-EAF"/>
+    <hyperlink ref="B46" r:id="rId41" display="ENV-2026-4594-EAF"/>
+    <hyperlink ref="B47" r:id="rId42" display="DIR-2026-4592-MEL-HCA"/>
+    <hyperlink ref="B48" r:id="rId43" display="AA-2026-4584-COC"/>
+    <hyperlink ref="B49" r:id="rId44" display="VTT-84600-1A"/>
+    <hyperlink ref="B50" r:id="rId45" display="APCW-2026-4593-SPPE"/>
+    <hyperlink ref="B51" r:id="rId46" display="ZA-2026-4597-CUB"/>
+    <hyperlink ref="B52" r:id="rId47" display="ENV-2026-4580-EAF"/>
+    <hyperlink ref="B53" r:id="rId48" display="ENV-2026-4575-EAF"/>
+    <hyperlink ref="B54" r:id="rId49" display="DIR-2026-4579-SPPC"/>
+    <hyperlink ref="B55" r:id="rId50" display="ZA-2026-1712-CUB-1A"/>
+    <hyperlink ref="B56" r:id="rId51" display="ZA-2026-4574-MPA"/>
+    <hyperlink ref="B57" r:id="rId52" display="ADM-2026-4550-RBPA"/>
+    <hyperlink ref="B58" r:id="rId53" display="ADM-2026-4548-RBPA"/>
+    <hyperlink ref="B59" r:id="rId54" display="ADM-2026-4533-RBPA"/>
+    <hyperlink ref="B60" r:id="rId55" display="ADM-2026-4532-RBPA"/>
+    <hyperlink ref="B61" r:id="rId56" display="ENV-2026-4529-EAF"/>
+    <hyperlink ref="B62" r:id="rId57" display="DIR-2026-4528-SPPC"/>
+    <hyperlink ref="B63" r:id="rId58" display="DIR-2026-4522-MEL-HCA"/>
+    <hyperlink ref="B64" r:id="rId59" display="ENV-2026-4521-EAF"/>
+    <hyperlink ref="B65" r:id="rId60" display="ENV-2026-4516-EAF"/>
+    <hyperlink ref="B66" r:id="rId61" display="DIR-2026-4515-SPPC"/>
+    <hyperlink ref="B67" r:id="rId62" display="EAR-2026-4534-DB-VHCA"/>
+    <hyperlink ref="B68" r:id="rId63" display="DIR-2026-4510-MEL"/>
+    <hyperlink ref="B69" r:id="rId64" display="DIR-2024-4402-DRB-SPPC-MSP-HCA-1A"/>
+    <hyperlink ref="B70" r:id="rId65" display="AA-2026-4538-PM"/>
+    <hyperlink ref="B71" r:id="rId66" display="TT-85393-SH-HCA"/>
+    <hyperlink ref="B72" r:id="rId67" display="DIR-2026-4520-SPPC-HCA"/>
+    <hyperlink ref="B73" r:id="rId68" display="AA-2026-4493-COC"/>
+    <hyperlink ref="B74" r:id="rId69" display="AA-2026-4491-PMUL-HCA"/>
   </hyperlinks>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>